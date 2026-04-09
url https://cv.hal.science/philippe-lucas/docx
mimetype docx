--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -187,8513 +187,8630 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to estimate absolute odorant concentration of olfactory stimuli</w:t>
+                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Conchou</w:t>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gévar</w:t>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Monsempès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0337336⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 246, pp.111594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2026.111594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453887v1</w:t>
+                <w:t xml:space="preserve">hal-05556696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to estimate absolute odorant concentration of olfactory stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Malou</w:t>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Jérémy Gévar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+                <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+                <w:t xml:space="preserve">Anne-Claire Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.520⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0337336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0337336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982331v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Cultures of Moth Olfactory Receptor Neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/69493⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410300v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus duration encoding occurs early in the moth olfactory pathway</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Primary Cultures of Moth Olfactory Receptor Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06921-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 225, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/69493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895670v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile emissions from almond trees and response of the almond wasp (Eurytoma amygdali) to these volatiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjélica Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1406, pp.353-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1406.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulus duration encoding occurs early in the moth olfactory pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Barta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soubeyrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06921-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two copies: Evolutionary trajectories of moth pheromone receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zibo Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dongdong Sun</w:t>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221166120⟩</w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04092957v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compound emissions from almond shoots during spring: dissociation between reproductive and vegetative organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjélica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crchim.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Invertebrate Neurobiology: Sensory Systems, Information Integration, Locomotor- and Behavioral Output</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tale of two copies: Evolutionary trajectories of moth pheromone receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capoduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bastin-Héline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dongdong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.807521⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (20), pp.e2221166120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221166120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717391v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Multi-Component Backgrounds of Volatile Plant Compounds on Moth Pheromone Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Deisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (5), pp.409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/insects12050409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Weight Portable Electroantennography Device as a Future Field-Based Tool for Applied Chemical Ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Invertebrate Neurobiology: Sensory Systems, Information Integration, Locomotor- and Behavioral Output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Pawson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-020-01190-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.807521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.807521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891776v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of sex pheromone discrimination by a UDP-glycosyltransferase in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Weight Portable Electroantennography Device as a Future Field-Based Tool for Applied Chemical Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Pawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faure</w:t>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11030237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-020-01190-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498984v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic tracking of free-flying insects using a cable-driven robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of sex pheromone discrimination by a UDP-glycosyltransferase in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arièle Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pannequin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.abb2890⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11030237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891766v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect Odorscapes: From Plant Volatiles to Natural Olfactory Scenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Automatic tracking of free-flying insects using a cable-driven robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00972⟩</w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (43), pp.eabb2890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.abb2890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02281912v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive integrate-and-fire model reproduces the dynamics of olfactory receptor neuron responses in a moth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insect Odorscapes: From Plant Volatiles to Natural Olfactory Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Levakova</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0246⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (972), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02627910v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moth olfactory receptor neurons adjust their encoding efficiency to temporal statistics of pheromone fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Adaptive integrate-and-fire model reproduces the dynamics of olfactory receptor neuron responses in a moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+                <w:t xml:space="preserve">Ryota Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (11), </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (157), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621297v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of chemoreceptive abilities of the hydrothermal shrimp mirocaris fortunata and the coastal shrimp palaemon elegans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moth olfactory receptor neurons adjust their encoding efficiency to temporal statistics of pheromone fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Levakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Kostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Machon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vincent Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Zbinden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjy041⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626332v1</w:t>
+                <w:t xml:space="preserve">hal-02621297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory coding in the turbulent realm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+                <w:t xml:space="preserve">Comparison of chemoreceptive abilities of the hydrothermal shrimp mirocaris fortunata and the coastal shrimp palaemon elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005870⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (7), pp.489 - 501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjy041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624610v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New electroantennography method on a marine shrimp in water</w:t>
+                <w:t xml:space="preserve">Olfactory coding in the turbulent realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Machon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vincent Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.140947⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602862v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Antennal Circadian Clock and Circadian Rhythms in Peripheral Pheromone Reception in the Moth Spodoptera littoralis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">New electroantennography method on a marine shrimp in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Rhythms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0748730407307737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (23), pp.3696-3700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.140947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03044448v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low doses of a neonicotinoid insecticide modify pheromone response thresholds of central but not peripheral olfactory neurons in a pest insect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Robert</w:t>
+                <w:t xml:space="preserve">An Antennal Circadian Clock and Circadian Rhythms in Peripheral Pheromone Reception in the Moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maïbèche-Coisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Rhythms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.502-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0748730407307737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392508v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected effects of sublethal doses of insecticide on the peripheral olfactory response and sexual behavior in a pest insect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low doses of a neonicotinoid insecticide modify pheromone response thresholds of central but not peripheral olfactory neurons in a pest insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Deisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lalouette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
+                <w:t xml:space="preserve">Guillaume Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5923-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1824), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255846v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+                <w:t xml:space="preserve">Unexpected effects of sublethal doses of insecticide on the peripheral olfactory response and sexual behavior in a pest insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Wycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Christodoulou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 136, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3073-3085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2015.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5923-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047784v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firing and intrinsic properties of antennal lobe neurons in the Noctuid moth Agrotis ipsilon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavialle-Defaix Céline</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chris Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 136, pp.46-58. </w:t>
+              <w:t xml:space="preserve">, 2015, 136, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2015.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2015.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257703v1</w:t>
+                <w:t xml:space="preserve">hal-03047784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Searching and Infotaxis in Odor Source Localization</w:t>
+                <w:t xml:space="preserve">Firing and intrinsic properties of antennal lobe neurons in the Noctuid moth Agrotis ipsilon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Voges</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lavialle-Defaix Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003861⟩</w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136, pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639289v1</w:t>
+                <w:t xml:space="preserve">hal-01257703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and convergence of olfactory first-order neurons account for the high speed and sensitivity of second-order neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+                <w:t xml:space="preserve">Reactive Searching and Infotaxis in Odor Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gremiaux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (12), pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003975.s010⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209986v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using insect electroantennogram sensors on autonomous robots for olfactory searches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Martinez</w:t>
+                <w:t xml:space="preserve">Heterogeneity and convergence of olfactory first-order neurons account for the high speed and sensitivity of second-order neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gremiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Arhidi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Jarriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (90), pp.e51704. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/51704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003975.s010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111341v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory receptor neuron coding in the turbulent realm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Using insect electroantennogram sensors on autonomous robots for olfactory searches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Arhidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P315⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (90), pp.e51704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00842294v1</w:t>
+                <w:t xml:space="preserve">hal-01111341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphasic on/off pheromone signalling in moths as neural correlates of a search strategy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfactory receptor neuron coding in the turbulent realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061220⟩</w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (Suppl 1), pp.P315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001334v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00842294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interactions of sex pheromone and plant odour in the olfactory pathway of a male moth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphasic on/off pheromone signalling in moths as neural correlates of a search strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine A. Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Voges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina N. Deisig</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angéla A. Rouyar</w:t>
+                <w:t xml:space="preserve">Yuqiao Y. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (3), pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032421⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e61220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001193v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a sex pheromone receptor in the pest moth Spodoptera littoralis by heterologous expression in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential interactions of sex pheromone and plant odour in the olfactory pathway of a male moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina N. Deisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan J. Kropf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon S. Vitecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Pevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Montagné</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine M.-C. Francois</w:t>
+                <w:t xml:space="preserve">Angéla A. Rouyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08183.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001292v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the signal delivered by a population of first-order neurons in a moth olfactory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grémiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nowotny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1434, pp.123-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainres.2011.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carboxylesterase, Esterase-6, modulates sensory physiological and behavioral response dynamics to pheromone in Drosophila</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+                <w:t xml:space="preserve">Functional characterization of a sex pheromone receptor in the pest moth Spodoptera littoralis by heterologous expression in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien A. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine M.-C. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-10-56⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (5), pp.2588-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08183.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190223v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral regulation by ecdysteroids of olfactory responsiveness in male Egyptian cotton leaf worms, Spodoptera littoralis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A carboxylesterase, Esterase-6, modulates sensory physiological and behavioral response dynamics to pheromone in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia L. Bigot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+                <w:t xml:space="preserve">Teun Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-10-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00999957v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience-dependent modulation of antennal sensitivity and input to antennal lobes in male moths (Spodoptera littoralis) pre-exposed to sex pheromone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+                <w:t xml:space="preserve">Peripheral regulation by ecdysteroids of olfactory responsiveness in male Egyptian cotton leaf worms, Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Haq A. H. Shaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.060988⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776668v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bestrophin-encoded Ca²⁺-activated Cl⁻ channels underlie a current with properties similar to the native current in the moth [i]Spodoptera littoralis[/i] olfactory receptor neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Characterization of a plasma membrane Ca2+ ATPase expressed in olfactory receptor neurons of the moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Debernard</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052691⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (2), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-012-1483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190700v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a plasma membrane Ca2+ ATPase expressed in olfactory receptor neurons of the moth Spodoptera littoralis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Bestrophin-encoded Ca²⁺-activated Cl⁻ channels underlie a current with properties similar to the native current in the moth [i]Spodoptera littoralis[/i] olfactory receptor neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-012-1483-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019518v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating-induced differential coding of plant odour and sex pheromone in a male moth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experience-dependent modulation of antennal sensitivity and input to antennal lobes in male moths (Spodoptera littoralis) pre-exposed to sex pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Gemeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina R. Barrozo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle C. Monsempes</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2011.07678.x⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215 (13), pp.2334-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.060988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999824v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the sex pheromone signal in the noctuid moth agrotis ipsilon: From peripheral input to antennal lobe output</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Mating-induced differential coding of plant odour and sex pheromone in a male moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina R. Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina N. Deisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar C. Gemeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle C. Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjq069⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.1841-1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2011.07678.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658879v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium activates a chloride conductance likely involved in olfactory receptor neuron repolarization in the moth Spodoptera littoralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pezier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Grauso</w:t>
+                <w:t xml:space="preserve">Adrien Acquistapace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (18), pp.6323-6333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0261-10.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour transduction in olfactory receptor neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Transformation of the sex pheromone signal in the noctuid moth agrotis ipsilon: From peripheral input to antennal lobe output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (8), pp.705-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjq069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666119v1</w:t>
+                <w:t xml:space="preserve">hal-02658879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of a phospholipase C β potentially involved in moth olfactory transduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Odour transduction in olfactory receptor neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqiao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grémiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chinese Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (6), pp.364-372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657954v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water taste transduction pathway is calcium dependent in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of a phospholipase C β potentially involved in moth olfactory transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Solvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Maïbèche-Coisné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 34 (5), pp.441-449. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjp019⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 35 (5), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjq024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656850v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational model of the insect pheromone transduction cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqiao Y. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (3), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TRP channel is expressed in Spodoptera littoralis antennae and is potentially involved in insect olfactory transduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+                <w:t xml:space="preserve">Water taste transduction pathway is calcium dependent in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Debernard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (2), pp.213-222. </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.441-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2008.00857.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjp019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664158v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and expression patterns of a putative olfactory diacylglycerol kinase from the noctuid moth Spodoptera littoralis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">A TRP channel is expressed in Spodoptera littoralis antennae and is potentially involved in insect olfactory transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Solvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maïbèche-Coisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (5), pp.485-493. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 18 (2), pp.213-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2008.00857.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2008.00814.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666333v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ stabilizes the membrane potential of moth olfactory receptor neurons at rest and is essential for their fast repolarization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular cloning and expression patterns of a putative olfactory diacylglycerol kinase from the noctuid moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Solvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Duportets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (5), pp.485-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2008.00814.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658328v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the early steps of transduction in insect olfactory receptor neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coppey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 89 (1-3), pp.101-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biosystems.2006.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiology of TRPC2: from gene to behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Zufall</w:t>
+                <w:t xml:space="preserve">Ca2+ stabilizes the membrane potential of moth olfactory receptor neurons at rest and is essential for their fast repolarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Acquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyrill Ukhanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Trese Leinders-Zufall</w:t>
+                <w:t xml:space="preserve">Michel M. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.305-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03043791v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diacylglycerol-Gated Cation Channel in Vomeronasal Neuron Dendrites Is Impaired in TRPC2 Mutant Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neurobiology of TRPC2: from gene to behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Zufall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrill Ukhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trese Leinders-Zufall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Zufall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 40 (3), pp.551-561. </w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 451 (1), pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0896-6273(03)00675-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00424-005-1432-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043777v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage- and calcium-activated currents in cultured olfactory receptor neurons of male Mamestra brassicae (Lepidoptera).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Diacylglycerol-Gated Cation Channel in Vomeronasal Neuron Dendrites Is Impaired in TRPC2 Mutant Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Shimahara</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrill Ukhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trese Leinders-Zufall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Zufall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40 (3), pp.551-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0896-6273(03)00675-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201231v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression pattern in the antennae of a newly isolated lepidopteran Gq protein alpha subunit cDNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 269 (8), pp.2133-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2002.02863.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Insect olfactory structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Voltage- and calcium-activated currents in cultured olfactory receptor neurons of male Mamestra brassicae (Lepidoptera).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (7), pp.599-610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jemt.1177⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03043467v1</w:t>
+                <w:t xml:space="preserve">hal-00201231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multiple calcium channel types in cultured mouse hippocampal neurons.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Introduction: Insect olfactory structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0306-4522(98)00457-6⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (5), pp.283-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.1177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207607v1</w:t>
+                <w:t xml:space="preserve">hal-03043467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a new class of odorant-binding proteins in the moth Mamestra brassicae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Development of multiple calcium channel types in cultured mouse hippocampal neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 90 (2), pp.383-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0306-4522(98)00457-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692605v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of female sex pheromone of processionary moth (Thaumetopoea pityocampa) : no evidence for minor components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional characterization of a new class of odorant-binding proteins in the moth Mamestra brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Quero</w:t>
+                <w:t xml:space="preserve">F. Sobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edi A. Malo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 253, pp.489-494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02695470v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary culture of antennal cells of Mamestra brassicae : morphology of cell types and evidence for biosynthesis of pheromone-binding proteins in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 289, pp.375-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of trifluoromethyl ketones and related compounds on the EAG and behavioural responses to pheromones in male moths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reinvestigation of female sex pheromone of processionary moth (Thaumetopoea pityocampa) : no evidence for minor components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi A. Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Fabriàs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 23 (3), pp.713-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JOEC.0000006406.30444.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691728v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral responses of Spodoptera littoralis males to sex pheromone components and virgin females in wind tunnel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Renou</w:t>
+                <w:t xml:space="preserve">Effects of trifluoromethyl ketones and related compounds on the EAG and behavioural responses to pheromones in male moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Guerrero</w:t>
+                <w:t xml:space="preserve">C. Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22, pp.407-416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02699235v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex pheromone of Stenoma cecropia meyrick (Lepidoptera : Elachistidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Behavioral responses of Spodoptera littoralis males to sex pheromone components and virgin females in wind tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 22 (6), pp.1103-1121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02027948⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 22 (6), pp.1087-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02027947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695481v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in sex pheromone communication systems of closely related species : Spodoptera latifascia (Walker) and S. descoinsi Lalanne-Cassou and Silvain (Lepidoptera : Noctuidae)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex pheromone of Stenoma cecropia meyrick (Lepidoptera : Elachistidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Zagatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 21 (5), pp.641-660. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02033707⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 22 (6), pp.1103-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02027948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716138v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological and field activity of halogenated analogs of (E,E)-8,10-Dodecadien-1-OL, the main pheromone component, in codling moth (Cydia pomonella L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Differences in sex pheromone communication systems of closely related species : Spodoptera latifascia (Walker) and S. descoinsi Lalanne-Cassou and Silvain (Lepidoptera : Noctuidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lalanne-Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 20 (3), pp.489-503</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 21 (5), pp.641-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02033707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706627v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex pheromone reception in Mamestra brassicae L. (Lepidoptera): responses of olfactory receptor neurones to minor components of the pheromone blend</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological and field activity of halogenated analogs of (E,E)-8,10-Dodecadien-1-OL, the main pheromone component, in codling moth (Cydia pomonella L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahd Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 40 (1), pp.75-85</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 20 (3), pp.489-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712196v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological responses of male codling moths (Cydia pomonella) to halogenated analogues of codlemone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sex pheromone reception in Mamestra brassicae L. (Lepidoptera): responses of olfactory receptor neurones to minor components of the pheromone blend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Audemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 16 (10), pp.309-313</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 40 (1), pp.75-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709410v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological study of the effects of deltamethrin, bioresmethrin, and DDT on the activity of pheromone receptor neurones in two moth species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological responses of male codling moths (Cydia pomonella) to halogenated analogues of codlemone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahd Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Audemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 43, pp.103-115</w:t>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16 (10), pp.309-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705775v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en evidence d'un neurone recepteur au (Z)-hexadec-11-en-1-al, compose minoritaire de la pheromone, chez Mamestra suasa (Lepidoptera, Noctuidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological study of the effects of deltamethrin, bioresmethrin, and DDT on the activity of pheromone receptor neurones in two moth species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 312, pp.71-76</w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 43, pp.103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702826v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of sex pheronome reception in the Hadeninae (Lepidoptera : Noctuidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Mise en evidence d'un neurone recepteur au (Z)-hexadec-11-en-1-al, compose minoritaire de la pheromone, chez Mamestra suasa (Lepidoptera, Noctuidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 16, pp.87-97</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 312, pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715487v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A comparative study of sex pheronome reception in the Hadeninae (Lepidoptera : Noctuidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalanne-Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 16, pp.87-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Responses to pheromone compounds in Mamestra suasa (Lepidoptera: Noctuidae) olfactory neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 35 (11), pp.827-845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02718840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8703,2048 +8820,2048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of volatile emissions from almond trees and electroantennographic response of the almond wasp (Eurytoma amygdali) to these volatiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In search of an attractive kairomone for biological control by mass trapping of Eurytoma amygdali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjélica Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eugénie Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Almonds and Pistachios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University California, May 2023, Davis, United States</w:t>
+              <w:t xml:space="preserve">38. Annual Meeting of the International Society of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Borges, Jul 2023, Bangalore, India. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126739v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of an attractive kairomone for biological control by mass trapping of Eurytoma amygdali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Detection of volatile emissions from almond trees and electroantennographic response of the almond wasp (Eurytoma amygdali) to these volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjélica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Meeting of the International Society of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R. Borges, Jul 2023, Bangalore, India. pp.69</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Almonds and Pistachios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University California, May 2023, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777456v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COV de l'amandier : discrimination des émissions au printemps pour la mise au point d'un mélange attractif du ravageur Eurytoma amygdali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MediatEC annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect odorant receptors: promising targets for artificial nose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Capoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bastin-Héline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMIM annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche « push » : premiers pas pour identifier des composés volatils pour repousser Psylliodes chrysocephala à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Tixeront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR O3 annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des COV actifs chez les femelles Eurytoma amygdali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre Annuelle du GDR O3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do hydrothermal shrimps perceive their environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Harzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Deep-Sea Biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response termination in insect olfactory receptor neurons can be fast and precise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Barta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ESITO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villasimium, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex pheromone olfactory perception in complex odorscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ESITO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villasimius, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to estimate olfactory stimulus concentration and dynamics in olfaction research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Gevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ESITO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villasimius, Sardegna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of sublethal doses of pollutants on crop pest, Spodoptera littoralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo characterization of an antennal carboxylesterase involved in pheromone response in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chertemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rosell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congress of the European Chemoreception Research Organization, ECRO 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Leuven, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory receptor neurons: A comparative analysis of their response properties with diverse stimuli in different species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Stereotyped firing response patterns in moth antennal lobe neurons: experiments and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Belmabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqiao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Kostal</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543041v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotyped firing response patterns in moth antennal lobe neurons: experiments and models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Olfactory receptor neurons: A comparative analysis of their response properties with diverse stimuli in different species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gremiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqiao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Anton</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543044v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of single sensillum recordings to the understanding of pheromone communication in Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres de l'OILB-SROP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Chatham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of single sensillum recordings to the understanding of pheromone communication in Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Chatham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de la sensibilite olfactive entre les males de deux generations de Mythimna pallens (L);1. Identification de nouvelles pheromones sexuelles de Lepidopteres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediateurs chimiques: comportement et systematique des Lepidopteres. Application en agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1985, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02782186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10754,771 +10871,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French project LEVEAB: Remove the barriers to growing almonds in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Montagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Symposium on Almonds and Pistachios:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Davis, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odor background increases pheromone coding efficiency in moth olfactory neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimjhim Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroantennography of terpene volatile compounds with insecticidal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia A Corvalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela E Sánchez-Borzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel A García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRD MediatEC Médiation chimique dans l’environnement – Ecologie Chimique annual meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulus duration encoding by moth olfactory receptor neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Barta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of volatile organic compounds emitted by the almond tree in view of developing a biocontrol tool for Eurytoma amygdali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR MediatEC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of subletal doses of a neonicotinoid insecticide on the olfactory system of the moth Agrotis ipsilon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kali Esancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Göttingen meeting of the German Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Göttingen, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11528,91 +11645,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transduction olfactive dans l'antenne d'insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11 p., 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11622,694 +11739,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiochemicals and communication in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy and functioning of the insect chemosensory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiateurs chimiques et communication chez les insectes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Anatomie et fonctionnement du système chimiosensoriel des insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle - Éléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165574v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie et fonctionnement du système chimiosensoriel des insectes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Médiateurs chimiques et communication chez les insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Gevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle - Éléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165568v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of insect olfactory receptor neurons through in vivo approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology. Olfactory Receptors. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception et transduction du signal olfactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odorat et goût : De la neurobiologie des sens chimiques aux applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 550 p., 2012, Synthèses (Quae), 978-2-7592-1770-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction, codage et plasticité du lobe antennaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odorat et goût : de la neurobiologie des sens chimiques aux applications agronomiques, industrielles et médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12319,130 +12436,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETICALLY MODIFIED FLIES USED FOR THE DETECTION OF PHEROMONES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP4414382A1. 2024, https://patents.google.com/patent/EP4414382A1/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12452,362 +12569,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340937v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572831v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572831v3</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an odor background on moth pheromone communication: constituent identity matters more than blend complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Deisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Deisig</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12817,118 +12934,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technology of pest management against insect pest of oil palm and coconut crops. Research on and development of selective trapping using synthetic attractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INCOContractERBIC--18CT970199, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId378"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12996,51 +13113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88BFE93B"/>
+    <w:nsid w:val="499424B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13227,51 +13344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-8248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170280306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453887v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsemp&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chatterjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06921-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anj&#233;lica Leconte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coutagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.50" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bastin-H&#233;line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Sun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221166120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.807521" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Deisig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050409" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891776v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pawson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kerr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke O&#8217;connor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01190-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00972" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levakova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kobayashi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0246" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006586" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Machon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005870" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.140947" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Merlin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730407307737" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ED4EB2B17B47B36E49EBD055FE7CD47AF15B29B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Rabhi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Corre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2987" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5923-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Christodoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.09.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavialle-Defaix C&#233;line" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.06.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003861" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209986v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gremiaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003975.s010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Arhidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51704" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00842294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P315" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Chaffiol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Voges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Y. Gu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061220" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Deisig" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kropf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Vitecek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Pevergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la A. Rouyar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Montagn&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Chertemps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Francois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08183.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX0VXCCH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gr&#233;miaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowotny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.09.035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KSJXW93-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rosell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Dekker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-56" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Bigot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Haq A. H. Shaik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Party" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.10.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNLJRFNM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776668v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gemeno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.060988" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190700v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bozzolan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Debernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052691" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019518v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1483-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D76R0X6J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina R. Barrozo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C. Gemeno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07678.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq069" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Solvar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisn&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656850v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000321" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Debernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00857.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F59C683DA58D659B9B465DBB84BACE03655699/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666333v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Duportets" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00814.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2G3Q32L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658328v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656103v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2006.05.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJQ5WRD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043791v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zufall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrill Ukhanov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trese Leinders-Zufall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-005-1432-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQVN9CN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00675-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201231v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimahara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02863.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.1177" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9QVF5H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207607v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chameau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Melliti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bournaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(98)00457-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDSR8Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692605v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bohbot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobrio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695470v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Quero" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi A. Malo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fabri&#224;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camps" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOEC.0000006406.30444.69" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PVZN09B8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683750v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699235v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Guerrero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027947" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-383F2N5M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695481v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genty" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arango" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027948" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7JWMD8KR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716138v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033707" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BB6BBD7DB962A189853F11EAB796891E1767BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706627v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahd Hammoud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Audemard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712196v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709410v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705775v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702826v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715487v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dor&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718840v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126739v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777456v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjelica Leconte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896161v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tixeront" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143630v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924824v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Harzsch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krieger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143598v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143627v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Siaussat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741289v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosell" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dekker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543041v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gremiaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kostal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543044v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Belmabrouk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775195v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776189v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782186v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127090v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Montagnon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rouvier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Planche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792980v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimjhim Tomar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896095v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Corval&#225;n" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela E S&#225;nchez-Borzone" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Garc&#237;a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792961v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710218v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02560997v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Esancy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844668v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793854v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793852v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165574v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165568v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810212v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158532v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935832v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840108v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-8248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170280306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsemp&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anj&#233;lica Leconte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coutagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.50" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chatterjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06921-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bastin-H&#233;line" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Sun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221166120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214677v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Deisig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050409" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.807521" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pawson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kerr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke O&#8217;connor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01190-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00972" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levakova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kobayashi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0246" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006586" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Machon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005870" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.140947" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Merlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730407307737" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ED4EB2B17B47B36E49EBD055FE7CD47AF15B29B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Rabhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5923-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Christodoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.09.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavialle-Defaix C&#233;line" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.06.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003861" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209986v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gremiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003975.s010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Arhidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51704" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00842294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P315" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Martinez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Chaffiol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Voges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Y. Gu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061220" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Deisig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kropf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Vitecek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Pevergne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la A. Rouyar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gr&#233;miaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowotny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.09.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KSJXW93-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Montagn&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Chertemps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Francois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08183.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX0VXCCH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rosell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Dekker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-56" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Bigot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Haq A. H. Shaik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Party" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNLJRFNM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1483-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D76R0X6J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bozzolan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Debernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052691" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776668v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gemeno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.060988" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999824v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina R. Barrozo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C. Gemeno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07678.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq069" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Solvar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisn&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq024" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000321" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Debernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00857.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F59C683DA58D659B9B465DBB84BACE03655699/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Duportets" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00814.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2G3Q32L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2006.05.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJQ5WRD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zufall" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrill Ukhanov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trese Leinders-Zufall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-005-1432-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQVN9CN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043777v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00675-5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122202v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02863.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimahara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.1177" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9QVF5H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chameau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Melliti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bournaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(98)00457-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDSR8Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bohbot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobrio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683750v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695470v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Quero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi A. Malo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fabri&#224;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camps" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOEC.0000006406.30444.69" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PVZN09B8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691728v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699235v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Guerrero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027947" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-383F2N5M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695481v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arango" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027948" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7JWMD8KR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716138v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033707" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BB6BBD7DB962A189853F11EAB796891E1767BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahd Hammoud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Audemard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712196v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709410v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705775v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702826v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dor&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718840v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777456v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896122v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjelica Leconte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896161v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tixeront" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924824v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Harzsch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krieger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792999v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143598v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143627v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492168v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Siaussat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741289v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dekker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543044v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Belmabrouk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gremiaux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kostal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775195v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776189v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782186v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127090v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Montagnon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rouvier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Planche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792980v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimjhim Tomar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896095v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Corval&#225;n" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela E S&#225;nchez-Borzone" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Garc&#237;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792961v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710218v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02560997v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Esancy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844668v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793854v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165568v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165574v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165557v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810212v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158532v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778744v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935832v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840108v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>