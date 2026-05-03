--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -187,355 +187,355 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
+                <w:t xml:space="preserve">A method to estimate absolute odorant concentration of olfactory stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Malou</w:t>
+                <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+                <w:t xml:space="preserve">Jérémy Gévar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Monsempès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2026.111594⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0337336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0337336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556696v1</w:t>
+                <w:t xml:space="preserve">hal-05453887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to estimate absolute odorant concentration of olfactory stimuli</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gévar</w:t>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Monsempès</w:t>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Peron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0337336. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 246, pp.111594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0337336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2026.111594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453887v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -612,64 +612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Cultures of Moth Olfactory Receptor Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 225, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -697,10171 +697,10557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile emissions from almond trees and response of the almond wasp (Eurytoma amygdali) to these volatiles</w:t>
+                <w:t xml:space="preserve">Protocol for aerial trapping and analyses of candidate pheromone compounds released by moths via gas chromatography-mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Duval</w:t>
+                <w:t xml:space="preserve">Sagnik Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjélica Leconte</w:t>
+                <w:t xml:space="preserve">Antonio Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1406.50⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.103293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2024.103293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777322v1</w:t>
+                <w:t xml:space="preserve">hal-04895655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulus duration encoding occurs early in the moth olfactory pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Barta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Barta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monsempès</w:t>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.1252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-024-06921-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile emissions from almond trees and response of the almond wasp (Eurytoma amygdali) to these volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjélica Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1406, pp.353-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1406.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compound emissions from almond shoots during spring: dissociation between reproductive and vegetative organs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The French project LEVEAB: remove the barriers to growing almonds in organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Montagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.241⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1406, pp.391-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1406.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193216v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two copies: Evolutionary trajectories of moth pheromone receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zibo Li</w:t>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Capoduro</w:t>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bastin-Héline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dongdong Sun</w:t>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221166120⟩</w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04092957v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Multi-Component Backgrounds of Volatile Plant Compounds on Moth Pheromone Perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+                <w:t xml:space="preserve">A tale of two copies: Evolutionary trajectories of moth pheromone receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Deisig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Demondion</w:t>
+                <w:t xml:space="preserve">Lucie Bastin-Héline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Renou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12050409⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (20), pp.e2221166120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221166120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214677v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Invertebrate Neurobiology: Sensory Systems, Information Integration, Locomotor- and Behavioral Output</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+                <w:t xml:space="preserve">Volatile organic compound emissions from almond shoots during spring: dissociation between reproductive and vegetative organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjélica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Anton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.807521⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717391v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Weight Portable Electroantennography Device as a Future Field-Based Tool for Applied Chemical Ecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Invertebrate Neurobiology: Sensory Systems, Information Integration, Locomotor- and Behavioral Output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Kerr</w:t>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooke O’connor</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-020-01190-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.807521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.807521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891776v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of sex pheromone discrimination by a UDP-glycosyltransferase in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Multi-Component Backgrounds of Volatile Plant Compounds on Moth Pheromone Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Deisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11030237⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12050409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498984v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic tracking of free-flying insects using a cable-driven robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Weight Portable Electroantennography Device as a Future Field-Based Tool for Applied Chemical Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Pawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pannequin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.abb2890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-020-01190-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891766v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect Odorscapes: From Plant Volatiles to Natural Olfactory Scenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modulation of sex pheromone discrimination by a UDP-glycosyltransferase in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arièle Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meslin</w:t>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Proffit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Staudt</w:t>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00972⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11030237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02281912v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive integrate-and-fire model reproduces the dynamics of olfactory receptor neuron responses in a moth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic tracking of free-flying insects using a cable-driven robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Levakova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Kostal</w:t>
+                <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Monsempes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ryota Kobayashi</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0246⟩</w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (43), pp.eabb2890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.abb2890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627910v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moth olfactory receptor neurons adjust their encoding efficiency to temporal statistics of pheromone fluctuations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+                <w:t xml:space="preserve">Insect Odorscapes: From Plant Volatiles to Natural Olfactory Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacob</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006586⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (972), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621297v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of chemoreceptive abilities of the hydrothermal shrimp mirocaris fortunata and the coastal shrimp palaemon elegans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive integrate-and-fire model reproduces the dynamics of olfactory receptor neuron responses in a moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Levakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Kostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Zbinden</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjy041⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (157), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626332v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory coding in the turbulent realm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of chemoreceptive abilities of the hydrothermal shrimp mirocaris fortunata and the coastal shrimp palaemon elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Julia Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005870⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (7), pp.489 - 501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjy041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624610v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New electroantennography method on a marine shrimp in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moth olfactory receptor neurons adjust their encoding efficiency to temporal statistics of pheromone fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Ravaux</w:t>
+                <w:t xml:space="preserve">Marie Levakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Zbinden</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.140947⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602862v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Antennal Circadian Clock and Circadian Rhythms in Peripheral Pheromone Reception in the Moth Spodoptera littoralis</w:t>
+                <w:t xml:space="preserve">Olfactory coding in the turbulent realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Merlin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vincent Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Rhythms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0748730407307737⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03044448v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low doses of a neonicotinoid insecticide modify pheromone response thresholds of central but not peripheral olfactory neurons in a pest insect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New electroantennography method on a marine shrimp in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (23), pp.3696-3700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.140947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392508v1</w:t>
+                <w:t xml:space="preserve">hal-01602862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected effects of sublethal doses of insecticide on the peripheral olfactory response and sexual behavior in a pest insect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Antennal Circadian Clock and Circadian Rhythms in Peripheral Pheromone Reception in the Moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lalouette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
+                <w:t xml:space="preserve">Martine Maïbèche-Coisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5923-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Rhythms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.502-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0748730407307737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255846v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low doses of a neonicotinoid insecticide modify pheromone response thresholds of central but not peripheral olfactory neurons in a pest insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Deisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2015.09.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1824), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047784v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firing and intrinsic properties of antennal lobe neurons in the Noctuid moth Agrotis ipsilon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected effects of sublethal doses of insecticide on the peripheral olfactory response and sexual behavior in a pest insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavialle-Defaix Céline</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+                <w:t xml:space="preserve">Marie-Anne Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Wycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2015.06.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3073-3085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5923-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257703v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Searching and Infotaxis in Odor Source Localization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Martinez</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2015.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639289v1</w:t>
+                <w:t xml:space="preserve">hal-03047784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and convergence of olfactory first-order neurons account for the high speed and sensitivity of second-order neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Firing and intrinsic properties of antennal lobe neurons in the Noctuid moth Agrotis ipsilon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavialle-Defaix Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003975.s010⟩</w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136, pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209986v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using insect electroantennogram sensors on autonomous robots for olfactory searches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Reactive Searching and Infotaxis in Odor Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Voges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/51704⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111341v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory receptor neuron coding in the turbulent realm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity and convergence of olfactory first-order neurons account for the high speed and sensitivity of second-order neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gremiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P315⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003975.s010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00842294v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphasic on/off pheromone signalling in moths as neural correlates of a search strategy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using insect electroantennogram sensors on autonomous robots for olfactory searches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Arhidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061220⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (90), pp.e51704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001334v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interactions of sex pheromone and plant odour in the olfactory pathway of a male moth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfactory receptor neuron coding in the turbulent realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032421⟩</w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (Suppl 1), pp.P315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001193v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00842294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the signal delivered by a population of first-order neurons in a moth olfactory system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiphasic on/off pheromone signalling in moths as neural correlates of a search strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine A. Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Voges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqiao Y. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2011.09.035⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e61220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00643172v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a sex pheromone receptor in the pest moth Spodoptera littoralis by heterologous expression in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential interactions of sex pheromone and plant odour in the olfactory pathway of a male moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina N. Deisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan J. Kropf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon S. Vitecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Montagné</w:t>
+                <w:t xml:space="preserve">Delphine D. Pevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas T. Chertemps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine M.-C. Francois</w:t>
+                <w:t xml:space="preserve">Angéla A. Rouyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08183.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001292v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carboxylesterase, Esterase-6, modulates sensory physiological and behavioral response dynamics to pheromone in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional characterization of a sex pheromone receptor in the pest moth Spodoptera littoralis by heterologous expression in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien A. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chertemps</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+                <w:t xml:space="preserve">Marie-Christine M.-C. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-10-56⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (5), pp.2588-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08183.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190223v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral regulation by ecdysteroids of olfactory responsiveness in male Egyptian cotton leaf worms, Spodoptera littoralis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the signal delivered by a population of first-order neurons in a moth olfactory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grémiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nowotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1434, pp.123-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2011.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00999957v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a plasma membrane Ca2+ ATPase expressed in olfactory receptor neurons of the moth Spodoptera littoralis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">A carboxylesterase, Esterase-6, modulates sensory physiological and behavioral response dynamics to pheromone in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teun Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-012-1483-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-10-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019518v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bestrophin-encoded Ca²⁺-activated Cl⁻ channels underlie a current with properties similar to the native current in the moth [i]Spodoptera littoralis[/i] olfactory receptor neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien François</w:t>
+                <w:t xml:space="preserve">Peripheral regulation by ecdysteroids of olfactory responsiveness in male Egyptian cotton leaf worms, Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Haq A. H. Shaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Grauso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Debernard</w:t>
+                <w:t xml:space="preserve">Virginie V. Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052691⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190700v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience-dependent modulation of antennal sensitivity and input to antennal lobes in male moths (Spodoptera littoralis) pre-exposed to sex pheromone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bestrophin-encoded Ca²⁺-activated Cl⁻ channels underlie a current with properties similar to the native current in the moth [i]Spodoptera littoralis[/i] olfactory receptor neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Guerrieri</w:t>
+                <w:t xml:space="preserve">Francoise Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Gemeno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+                <w:t xml:space="preserve">Stephane Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.060988⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776668v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating-induced differential coding of plant odour and sex pheromone in a male moth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle C. Monsempes</w:t>
+                <w:t xml:space="preserve">Characterization of a plasma membrane Ca2+ ATPase expressed in olfactory receptor neurons of the moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2011.07678.x⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (2), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-012-1483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999824v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium activates a chloride conductance likely involved in olfactory receptor neuron repolarization in the moth Spodoptera littoralis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experience-dependent modulation of antennal sensitivity and input to antennal lobes in male moths (Spodoptera littoralis) pre-exposed to sex pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Gemeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pezier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0261-10.2010⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215 (13), pp.2334-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.060988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665351v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the sex pheromone signal in the noctuid moth agrotis ipsilon: From peripheral input to antennal lobe output</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Mating-induced differential coding of plant odour and sex pheromone in a male moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina R. Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina N. Deisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar C. Gemeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle C. Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (8), pp.705-715. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.1841-1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjq069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2011.07678.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658879v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour transduction in olfactory receptor neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Transformation of the sex pheromone signal in the noctuid moth agrotis ipsilon: From peripheral input to antennal lobe output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (8), pp.705-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjq069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666119v1</w:t>
+                <w:t xml:space="preserve">hal-02658879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of a phospholipase C β potentially involved in moth olfactory transduction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium activates a chloride conductance likely involved in olfactory receptor neuron repolarization in the moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Maïbèche-Coisné</w:t>
+                <w:t xml:space="preserve">Adeline Pezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Acquistapace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjq024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (18), pp.6323-6333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0261-10.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657954v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational model of the insect pheromone transduction cascade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Odour transduction in olfactory receptor neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqiao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grémiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (6), pp.364-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659885v1</w:t>
+                <w:t xml:space="preserve">hal-02666119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water taste transduction pathway is calcium dependent in Drosophila</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization of a phospholipase C β potentially involved in moth olfactory transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Solvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maïbèche-Coisné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 34 (5), pp.441-449. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjp019⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 35 (5), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjq024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656850v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TRP channel is expressed in Spodoptera littoralis antennae and is potentially involved in insect olfactory transduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water taste transduction pathway is calcium dependent in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.441-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjp019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2008.00857.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02664158v1</w:t>
+                <w:t xml:space="preserve">hal-02656850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and expression patterns of a putative olfactory diacylglycerol kinase from the noctuid moth Spodoptera littoralis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational model of the insect pheromone transduction cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqiao Y. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2008.00814.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02666333v1</w:t>
+                <w:t xml:space="preserve">hal-02659885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the early steps of transduction in insect olfactory receptor neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+                <w:t xml:space="preserve">A TRP channel is expressed in Spodoptera littoralis antennae and is potentially involved in insect olfactory transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Coppey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane S. Debernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Solvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maïbèche-Coisné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 89 (1-3), pp.101-109. </w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (2), pp.213-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2006.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2008.00857.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656103v1</w:t>
+                <w:t xml:space="preserve">hal-02664158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ stabilizes the membrane potential of moth olfactory receptor neurons at rest and is essential for their fast repolarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular cloning and expression patterns of a putative olfactory diacylglycerol kinase from the noctuid moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Solvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Duportets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pezier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (5), pp.485-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2008.00814.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658328v1</w:t>
+                <w:t xml:space="preserve">hal-02666333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiology of TRPC2: from gene to behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+                <w:t xml:space="preserve">Ca2+ stabilizes the membrane potential of moth olfactory receptor neurons at rest and is essential for their fast repolarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Acquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trese Leinders-Zufall</w:t>
+                <w:t xml:space="preserve">Michel M. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.305-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03043791v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diacylglycerol-Gated Cation Channel in Vomeronasal Neuron Dendrites Is Impaired in TRPC2 Mutant Mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Zufall</w:t>
+                <w:t xml:space="preserve">Modelling the early steps of transduction in insect olfactory receptor neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coppey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (1-3), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2006.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0896-6273(03)00675-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03043777v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression pattern in the antennae of a newly isolated lepidopteran Gq protein alpha subunit cDNA.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurobiology of TRPC2: from gene to behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Burnet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Frank Zufall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrill Ukhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trese Leinders-Zufall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2002.02863.x⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 451 (1), pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-005-1432-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122202v1</w:t>
+                <w:t xml:space="preserve">hal-03043791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage- and calcium-activated currents in cultured olfactory receptor neurons of male Mamestra brassicae (Lepidoptera).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Diacylglycerol-Gated Cation Channel in Vomeronasal Neuron Dendrites Is Impaired in TRPC2 Mutant Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Shimahara</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrill Ukhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trese Leinders-Zufall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Zufall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40 (3), pp.551-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0896-6273(03)00675-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201231v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Insect olfactory structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Voltage- and calcium-activated currents in cultured olfactory receptor neurons of male Mamestra brassicae (Lepidoptera).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (7), pp.599-610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03043467v1</w:t>
+                <w:t xml:space="preserve">hal-00201231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multiple calcium channel types in cultured mouse hippocampal neurons.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expression pattern in the antennae of a newly isolated lepidopteran Gq protein alpha subunit cDNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bournaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 90 (2), pp.383-8. </w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 269 (8), pp.2133-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0306-4522(98)00457-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2002.02863.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00207607v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a new class of odorant-binding proteins in the moth Mamestra brassicae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction: Insect olfactory structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (5), pp.283-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.1177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692605v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary culture of antennal cells of Mamestra brassicae : morphology of cell types and evidence for biosynthesis of pheromone-binding proteins in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development of multiple calcium channel types in cultured mouse hippocampal neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 90 (2), pp.383-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0306-4522(98)00457-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683750v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of female sex pheromone of processionary moth (Thaumetopoea pityocampa) : no evidence for minor components</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional characterization of a new class of odorant-binding proteins in the moth Mamestra brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Camps</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Joseph Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 253, pp.489-494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02695470v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of trifluoromethyl ketones and related compounds on the EAG and behavioural responses to pheromones in male moths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reinvestigation of female sex pheromone of processionary moth (Thaumetopoea pityocampa) : no evidence for minor components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi A. Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Fabriàs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 23 (3), pp.713-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JOEC.0000006406.30444.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691728v1</w:t>
+                <w:t xml:space="preserve">hal-02695470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral responses of Spodoptera littoralis males to sex pheromone components and virgin females in wind tunnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angel Guerrero</w:t>
+                <w:t xml:space="preserve">Primary culture of antennal cells of Mamestra brassicae : morphology of cell types and evidence for biosynthesis of pheromone-binding proteins in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 289, pp.375-382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02699235v1</w:t>
+                <w:t xml:space="preserve">hal-02683750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex pheromone of Stenoma cecropia meyrick (Lepidoptera : Elachistidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of trifluoromethyl ketones and related compounds on the EAG and behavioural responses to pheromones in male moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Zagatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+                <w:t xml:space="preserve">E. Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Genty</w:t>
+                <w:t xml:space="preserve">C. Quero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Arango</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22, pp.407-416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695481v1</w:t>
+                <w:t xml:space="preserve">hal-02691728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in sex pheromone communication systems of closely related species : Spodoptera latifascia (Walker) and S. descoinsi Lalanne-Cassou and Silvain (Lepidoptera : Noctuidae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Silvain</w:t>
+                <w:t xml:space="preserve">Behavioral responses of Spodoptera littoralis males to sex pheromone components and virgin females in wind tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 21 (5), pp.641-660. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02033707⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 22 (6), pp.1087-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02027947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716138v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological and field activity of halogenated analogs of (E,E)-8,10-Dodecadien-1-OL, the main pheromone component, in codling moth (Cydia pomonella L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Audemard</w:t>
+                <w:t xml:space="preserve">Sex pheromone of Stenoma cecropia meyrick (Lepidoptera : Elachistidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zagatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 20 (3), pp.489-503</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 22 (6), pp.1103-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02027948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706627v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex pheromone reception in Mamestra brassicae L. (Lepidoptera): responses of olfactory receptor neurones to minor components of the pheromone blend</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Differences in sex pheromone communication systems of closely related species : Spodoptera latifascia (Walker) and S. descoinsi Lalanne-Cassou and Silvain (Lepidoptera : Noctuidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lalanne-Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Silvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 21 (5), pp.641-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02033707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712196v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological responses of male codling moths (Cydia pomonella) to halogenated analogues of codlemone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological and field activity of halogenated analogs of (E,E)-8,10-Dodecadien-1-OL, the main pheromone component, in codling moth (Cydia pomonella L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahd Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Audemard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 16 (10), pp.309-313</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 20 (3), pp.489-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709410v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological study of the effects of deltamethrin, bioresmethrin, and DDT on the activity of pheromone receptor neurones in two moth species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sex pheromone reception in Mamestra brassicae L. (Lepidoptera): responses of olfactory receptor neurones to minor components of the pheromone blend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 43, pp.103-115</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 40 (1), pp.75-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705775v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en evidence d'un neurone recepteur au (Z)-hexadec-11-en-1-al, compose minoritaire de la pheromone, chez Mamestra suasa (Lepidoptera, Noctuidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological responses of male codling moths (Cydia pomonella) to halogenated analogues of codlemone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahd Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Audemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 312, pp.71-76</w:t>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16 (10), pp.309-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702826v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of sex pheronome reception in the Hadeninae (Lepidoptera : Noctuidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological study of the effects of deltamethrin, bioresmethrin, and DDT on the activity of pheromone receptor neurones in two moth species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 16, pp.87-97</w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 43, pp.103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715487v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en evidence d'un neurone recepteur au (Z)-hexadec-11-en-1-al, compose minoritaire de la pheromone, chez Mamestra suasa (Lepidoptera, Noctuidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 312, pp.71-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative study of sex pheronome reception in the Hadeninae (Lepidoptera : Noctuidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalanne-Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 16, pp.87-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Responses to pheromone compounds in Mamestra suasa (Lepidoptera: Noctuidae) olfactory neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 35 (11), pp.827-845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02718840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of an attractive kairomone for biological control by mass trapping of Eurytoma amygdali</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Meeting of the International Society of Chemical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777456v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of volatile emissions from almond trees and electroantennographic response of the almond wasp (Eurytoma amygdali) to these volatiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjélica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Navenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Almonds and Pistachios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University California, May 2023, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COV de l'amandier : discrimination des émissions au printemps pour la mise au point d'un mélange attractif du ravageur Eurytoma amygdali</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">In search of an attractive kairomone for biological control by mass trapping of Eurytoma amygdali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjélica Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MediatEC annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Cargèse, France</w:t>
+              <w:t xml:space="preserve">38. Annual Meeting of the International Society of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Borges, Jul 2023, Bangalore, India. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896122v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect odorant receptors: promising targets for artificial nose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Capoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bastin-Héline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMIM annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche « push » : premiers pas pour identifier des composés volatils pour repousser Psylliodes chrysocephala à distance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">COV de l'amandier : discrimination des émissions au printemps pour la mise au point d'un mélange attractif du ravageur Eurytoma amygdali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjelica Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR O3 annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR MediatEC annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896268v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des COV actifs chez les femelles Eurytoma amygdali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre Annuelle du GDR O3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do hydrothermal shrimps perceive their environment?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une approche « push » : premiers pas pour identifier des composés volatils pour repousser Psylliodes chrysocephala à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Tixeront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Deep-Sea Biology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">GDR O3 annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924824v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response termination in insect olfactory receptor neurons can be fast and precise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How do hydrothermal shrimps perceive their environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Harzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ESITO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villasimium, Italy</w:t>
+              <w:t xml:space="preserve">16th Deep-Sea Biology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792999v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex pheromone olfactory perception in complex odorscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Conchou</w:t>
+                <w:t xml:space="preserve">Response termination in insect olfactory receptor neurons can be fast and precise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Barta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Demondion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Renou</w:t>
+                <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ESITO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Villasimius, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Villasimium, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143598v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to estimate olfactory stimulus concentration and dynamics in olfaction research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sex pheromone olfactory perception in complex odorscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ESITO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Villasimius, Sardegna, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Villasimius, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143627v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of sublethal doses of pollutants on crop pest, Spodoptera littoralis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Demondion</w:t>
+                <w:t xml:space="preserve">How to estimate olfactory stimulus concentration and dynamics in olfaction research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Gevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">16th ESITO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villasimius, Sardegna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492168v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of an antennal carboxylesterase involved in pheromone response in Drosophila</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Dekker</w:t>
+                <w:t xml:space="preserve">The effects of sublethal doses of pollutants on crop pest, Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Siaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congress of the European Chemoreception Research Organization, ECRO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Leuven, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741289v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotyped firing response patterns in moth antennal lobe neurons: experiments and models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Anton</w:t>
+                <w:t xml:space="preserve">In vivo characterization of an antennal carboxylesterase involved in pheromone response in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">22. Congress of the European Chemoreception Research Organization, ECRO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Leuven, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543044v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory receptor neurons: A comparative analysis of their response properties with diverse stimuli in different species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gremiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqiao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of single sensillum recordings to the understanding of pheromone communication in Lepidoptera</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stereotyped firing response patterns in moth antennal lobe neurons: experiments and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Belmabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqiao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres de l'OILB-SROP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Chatham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775195v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of single sensillum recordings to the understanding of pheromone communication in Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting</w:t>
+              <w:t xml:space="preserve">Congres de l'OILB-SROP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Chatham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776189v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution of single sensillum recordings to the understanding of pheromone communication in Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Chatham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variations de la sensibilite olfactive entre les males de deux generations de Mythimna pallens (L);1. Identification de nouvelles pheromones sexuelles de Lepidopteres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediateurs chimiques: comportement et systematique des Lepidopteres. Application en agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1985, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02782186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10871,771 +11257,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French project LEVEAB: Remove the barriers to growing almonds in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Montagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Symposium on Almonds and Pistachios:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Davis, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odor background increases pheromone coding efficiency in moth olfactory neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimjhim Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroantennography of terpene volatile compounds with insecticidal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia A Corvalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela E Sánchez-Borzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRD MediatEC Médiation chimique dans l’environnement – Ecologie Chimique annual meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulus duration encoding by moth olfactory receptor neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Barta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Barta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monsempès</w:t>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of volatile organic compounds emitted by the almond tree in view of developing a biocontrol tool for Eurytoma amygdali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR MediatEC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of subletal doses of a neonicotinoid insecticide on the olfactory system of the moth Agrotis ipsilon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kali Esancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Göttingen meeting of the German Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Göttingen, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11645,91 +12031,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transduction olfactive dans l'antenne d'insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11 p., 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11739,694 +12125,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiochemicals and communication in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gévar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy and functioning of the insect chemosensory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie et fonctionnement du système chimiosensoriel des insectes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Médiateurs chimiques et communication chez les insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Gevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle - Éléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165568v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiateurs chimiques et communication chez les insectes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Anatomie et fonctionnement du système chimiosensoriel des insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle - Éléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165574v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of insect olfactory receptor neurons through in vivo approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology. Olfactory Receptors. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception et transduction du signal olfactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odorat et goût : De la neurobiologie des sens chimiques aux applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 550 p., 2012, Synthèses (Quae), 978-2-7592-1770-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction, codage et plasticité du lobe antennaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odorat et goût : de la neurobiologie des sens chimiques aux applications agronomiques, industrielles et médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12436,130 +12822,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETICALLY MODIFIED FLIES USED FOR THE DETECTION OF PHEROMONES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP4414382A1. 2024, https://patents.google.com/patent/EP4414382A1/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12569,362 +12955,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572831v3</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340937v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572831v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an odor background on moth pheromone communication: constituent identity matters more than blend complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Deisig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12934,118 +13320,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technology of pest management against insect pest of oil palm and coconut crops. Research on and development of selective trapping using synthetic attractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INCOContractERBIC--18CT970199, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId380"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13113,51 +13499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="499424B8"/>
+    <w:nsid w:val="EC0D1B3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13344,51 +13730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-8248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170280306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsemp&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anj&#233;lica Leconte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coutagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.50" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chatterjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06921-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bastin-H&#233;line" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Sun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221166120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214677v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Deisig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050409" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.807521" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pawson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kerr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke O&#8217;connor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01190-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00972" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levakova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kobayashi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0246" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006586" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Machon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005870" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.140947" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Merlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730407307737" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ED4EB2B17B47B36E49EBD055FE7CD47AF15B29B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Rabhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5923-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Christodoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.09.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavialle-Defaix C&#233;line" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.06.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003861" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209986v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gremiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003975.s010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Arhidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51704" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00842294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P315" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Martinez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Chaffiol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Voges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Y. Gu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061220" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Deisig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kropf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Vitecek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Pevergne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la A. Rouyar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gr&#233;miaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowotny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.09.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KSJXW93-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Montagn&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Chertemps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Francois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08183.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX0VXCCH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rosell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Dekker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-56" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Bigot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Haq A. H. Shaik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Party" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNLJRFNM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1483-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D76R0X6J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bozzolan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Debernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052691" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776668v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gemeno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.060988" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999824v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina R. Barrozo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C. Gemeno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07678.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq069" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Solvar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisn&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq024" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000321" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Debernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00857.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F59C683DA58D659B9B465DBB84BACE03655699/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Duportets" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00814.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2G3Q32L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2006.05.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJQ5WRD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zufall" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrill Ukhanov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trese Leinders-Zufall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-005-1432-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQVN9CN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043777v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00675-5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122202v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02863.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimahara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.1177" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9QVF5H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chameau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Melliti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bournaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(98)00457-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDSR8Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bohbot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobrio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683750v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695470v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Quero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi A. Malo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fabri&#224;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camps" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOEC.0000006406.30444.69" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PVZN09B8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691728v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699235v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Guerrero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027947" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-383F2N5M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695481v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arango" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027948" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7JWMD8KR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716138v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033707" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BB6BBD7DB962A189853F11EAB796891E1767BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahd Hammoud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Audemard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712196v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709410v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705775v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702826v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dor&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718840v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777456v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896122v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjelica Leconte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896161v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tixeront" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924824v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Harzsch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krieger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792999v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143598v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143627v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492168v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Siaussat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741289v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dekker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543044v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Belmabrouk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gremiaux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kostal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775195v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776189v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782186v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127090v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Montagnon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rouvier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Planche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792980v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimjhim Tomar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896095v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Corval&#225;n" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela E S&#225;nchez-Borzone" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Garc&#237;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792961v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710218v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02560997v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Esancy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844668v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793854v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165568v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165574v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165557v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810212v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158532v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778744v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935832v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840108v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-8248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170280306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453887v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsemp&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111594" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Ghosh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palazzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chatterjee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06921-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anj&#233;lica Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coutagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.50" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Montagnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Planche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.55" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bastin-H&#233;line" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221166120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.807521" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Deisig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050409" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pawson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kerr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke O&#8217;connor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01190-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00972" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levakova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kobayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Machon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006586" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005870" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.140947" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Merlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730407307737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ED4EB2B17B47B36E49EBD055FE7CD47AF15B29B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Rabhi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Corre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2987" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5923-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Christodoulou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.09.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavialle-Defaix C&#233;line" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.06.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003861" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209986v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gremiaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003975.s010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Arhidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51704" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00842294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P315" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Chaffiol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Voges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Y. Gu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061220" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Deisig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kropf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Vitecek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Pevergne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la A. Rouyar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Montagn&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Chertemps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Francois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08183.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX0VXCCH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gr&#233;miaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowotny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.09.035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rosell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Dekker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-56" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Bigot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Haq A. H. Shaik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Party" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.10.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNLJRFNM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bozzolan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Debernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052691" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019518v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1483-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D76R0X6J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gemeno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.060988" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999824v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina R. Barrozo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C. Gemeno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07678.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658879v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq069" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666119v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Solvar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisn&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656850v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000321" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Debernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00857.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F59C683DA58D659B9B465DBB84BACE03655699/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666333v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Duportets" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00814.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2G3Q32L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658328v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2006.05.015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJQ5WRD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043791v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zufall" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrill Ukhanov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trese Leinders-Zufall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-005-1432-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQVN9CN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00675-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201231v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimahara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02863.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.1177" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9QVF5H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207607v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chameau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Melliti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bournaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(98)00457-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDSR8Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692605v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bohbot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobrio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Quero" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi A. Malo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fabri&#224;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOEC.0000006406.30444.69" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PVZN09B8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683750v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691728v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699235v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Guerrero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027947" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-383F2N5M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695481v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arango" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027948" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7JWMD8KR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033707" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BB6BBD7DB962A189853F11EAB796891E1767BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706627v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahd Hammoud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Audemard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712196v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709410v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705775v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702826v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715487v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dor&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718840v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049572v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5850" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126739v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777456v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896161v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896122v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjelica Leconte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143630v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896268v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tixeront" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924824v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Harzsch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krieger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792999v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143598v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143627v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492168v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Siaussat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741289v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosell" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dekker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543041v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gremiaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kostal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543044v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Belmabrouk" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775195v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776189v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782186v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127090v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Montagnon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rouvier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Planche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792980v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimjhim Tomar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896095v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Corval&#225;n" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela E S&#225;nchez-Borzone" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Garc&#237;a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792961v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710218v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02560997v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Esancy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844668v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793854v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793852v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165574v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165568v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165557v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810212v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158532v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778744v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935832v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840108v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>