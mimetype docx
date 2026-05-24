--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -221,321 +221,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to estimate absolute odorant concentration of olfactory stimuli</w:t>
+                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Conchou</w:t>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gévar</w:t>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Monsempès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0337336⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 246, pp.111594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2026.111594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453887v1</w:t>
+                <w:t xml:space="preserve">hal-05556696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to estimate absolute odorant concentration of olfactory stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Malou</w:t>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Jérémy Gévar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+                <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Claire Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 246, pp.111594. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0337336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2026.111594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0337336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556696v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -612,64 +612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Cultures of Moth Olfactory Receptor Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 225, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -729,64 +729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagnik Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Palazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -846,51 +846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulus duration encoding occurs early in the moth olfactory pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Barta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,51 +1006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjélica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Navenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1127,51 +1127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Montagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1367,516 +1367,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two copies: Evolutionary trajectories of moth pheromone receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile organic compound emissions from almond shoots during spring: dissociation between reproductive and vegetative organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjélica Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zibo Li</w:t>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Capoduro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dongdong Sun</w:t>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221166120⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092957v1</w:t>
+                <w:t xml:space="preserve">hal-04193216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compound emissions from almond shoots during spring: dissociation between reproductive and vegetative organs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anjélica Leconte</w:t>
+                <w:t xml:space="preserve">A tale of two copies: Evolutionary trajectories of moth pheromone receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capoduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bastin-Héline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+                <w:t xml:space="preserve">Sai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Duval</w:t>
+                <w:t xml:space="preserve">Dongdong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (20), pp.e2221166120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221166120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193216v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Invertebrate Neurobiology: Sensory Systems, Information Integration, Locomotor- and Behavioral Output</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Multi-Component Backgrounds of Volatile Plant Compounds on Moth Pheromone Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+                <w:t xml:space="preserve">Nina Deisig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Anton</w:t>
+                <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.807521. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.807521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects12050409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717391v1</w:t>
+                <w:t xml:space="preserve">hal-03214677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Multi-Component Backgrounds of Volatile Plant Compounds on Moth Pheromone Perception</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Invertebrate Neurobiology: Sensory Systems, Information Integration, Locomotor- and Behavioral Output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Deisig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Demondion</w:t>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Renou</w:t>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.409. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.807521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects12050409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.807521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214677v1</w:t>
+                <w:t xml:space="preserve">hal-03717391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Weight Portable Electroantennography Device as a Future Field-Based Tool for Applied Chemical Ecology</w:t>
               </w:r>
@@ -1901,51 +1901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2022,51 +2022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arièle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2260,64 +2260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect Odorscapes: From Plant Volatiles to Natural Olfactory Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,51 +2437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryota Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2541,51 +2541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of chemoreceptive abilities of the hydrothermal shrimp mirocaris fortunata and the coastal shrimp palaemon elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,51 +2697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2944,51 +2944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 219 (23), pp.3696-3700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3035,51 +3035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Antennal Circadian Clock and Circadian Rhythms in Peripheral Pheromone Reception in the Moth Spodoptera littoralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low doses of a neonicotinoid insecticide modify pheromone response thresholds of central but not peripheral olfactory neurons in a pest insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Deisig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3436,51 +3436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,51 +3579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3977,51 +3977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (90), pp.e51704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4094,51 +4094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (Suppl 1), pp.P315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4224,51 +4224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqiao Y. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.e61220. </w:t>
@@ -4434,303 +4434,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a sex pheromone receptor in the pest moth Spodoptera littoralis by heterologous expression in Drosophila</w:t>
+                <w:t xml:space="preserve">Modelling the signal delivered by a population of first-order neurons in a moth olfactory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Montagné</w:t>
+                <w:t xml:space="preserve">Alexandre Grémiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas T. Chertemps</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Nowotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08183.x⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1434, pp.123-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2011.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001292v1</w:t>
+                <w:t xml:space="preserve">hal-00643172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the signal delivered by a population of first-order neurons in a moth olfactory system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional characterization of a sex pheromone receptor in the pest moth Spodoptera littoralis by heterologous expression in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien A. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Grémiaux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine M.-C. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (5), pp.2588-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08183.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2011.09.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00643172v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A carboxylesterase, Esterase-6, modulates sensory physiological and behavioral response dynamics to pheromone in Drosophila</w:t>
               </w:r>
@@ -4768,51 +4768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Rosell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teun Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, </w:t>
@@ -4902,51 +4902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Party</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.22-31. </w:t>
@@ -4990,161 +4990,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bestrophin-encoded Ca²⁺-activated Cl⁻ channels underlie a current with properties similar to the native current in the moth [i]Spodoptera littoralis[/i] olfactory receptor neurons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience-dependent modulation of antennal sensitivity and input to antennal lobes in male moths (Spodoptera littoralis) pre-exposed to sex pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Grauso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Demondion</w:t>
+                <w:t xml:space="preserve">Fernando Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Bozzolan</w:t>
+                <w:t xml:space="preserve">Cesar Gemeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Debernard</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
+              <w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215 (13), pp.2334-2341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.060988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190700v1</w:t>
+                <w:t xml:space="preserve">hal-00776668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a plasma membrane Ca2+ ATPase expressed in olfactory receptor neurons of the moth Spodoptera littoralis</w:t>
               </w:r>
@@ -5182,51 +5182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 350 (2), pp.239-250. </w:t>
@@ -5270,161 +5270,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience-dependent modulation of antennal sensitivity and input to antennal lobes in male moths (Spodoptera littoralis) pre-exposed to sex pheromone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bestrophin-encoded Ca²⁺-activated Cl⁻ channels underlie a current with properties similar to the native current in the moth [i]Spodoptera littoralis[/i] olfactory receptor neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Guerrieri</w:t>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Gemeno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Anton</w:t>
+                <w:t xml:space="preserve">Francoise Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+                <w:t xml:space="preserve">Stephane Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 215 (13), pp.2334-2341. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.060988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776668v1</w:t>
+                <w:t xml:space="preserve">hal-01190700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mating-induced differential coding of plant odour and sex pheromone in a male moth</w:t>
               </w:r>
@@ -5570,77 +5570,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (8), pp.705-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5687,51 +5687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium activates a chloride conductance likely involved in olfactory receptor neuron repolarization in the moth Spodoptera littoralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Acquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,64 +5834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqiao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grémiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (6), pp.364-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5929,51 +5929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of a phospholipase C β potentially involved in moth olfactory transduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (5), pp.441-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6167,51 +6167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational model of the insect pheromone transduction cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqiao Y. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6456,51 +6456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Solvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Duportets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (5), pp.485-493. </w:t>
@@ -6602,51 +6602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (4), pp.305-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6684,51 +6684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the early steps of transduction in insect olfactory receptor neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coppey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6813,51 +6813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Zufall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyrill Ukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trese Leinders-Zufall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6916,51 +6916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diacylglycerol-Gated Cation Channel in Vomeronasal Neuron Dendrites Is Impaired in TRPC2 Mutant Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyrill Ukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,273 +7027,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage- and calcium-activated currents in cultured olfactory receptor neurons of male Mamestra brassicae (Lepidoptera).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Expression pattern in the antennae of a newly isolated lepidopteran Gq protein alpha subunit cDNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 269 (8), pp.2133-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2002.02863.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201231v1</w:t>
+                <w:t xml:space="preserve">hal-00122202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression pattern in the antennae of a newly isolated lepidopteran Gq protein alpha subunit cDNA.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Voltage- and calcium-activated currents in cultured olfactory receptor neurons of male Mamestra brassicae (Lepidoptera).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (7), pp.599-610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122202v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Insect olfactory structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 55 (5), pp.283-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7352,90 +7352,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of multiple calcium channel types in cultured mouse hippocampal neurons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Melliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 90 (2), pp.383-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7507,51 +7507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7583,298 +7583,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of female sex pheromone of processionary moth (Thaumetopoea pityocampa) : no evidence for minor components</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Primary culture of antennal cells of Mamestra brassicae : morphology of cell types and evidence for biosynthesis of pheromone-binding proteins in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 289, pp.375-382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695470v1</w:t>
+                <w:t xml:space="preserve">hal-02683750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary culture of antennal cells of Mamestra brassicae : morphology of cell types and evidence for biosynthesis of pheromone-binding proteins in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reinvestigation of female sex pheromone of processionary moth (Thaumetopoea pityocampa) : no evidence for minor components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi A. Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Fabriàs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 23 (3), pp.713-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JOEC.0000006406.30444.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683750v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of trifluoromethyl ketones and related compounds on the EAG and behavioural responses to pheromones in male moths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,64 +7938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral responses of Spodoptera littoralis males to sex pheromone components and virgin females in wind tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Quero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8080,51 +8080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex pheromone of Stenoma cecropia meyrick (Lepidoptera : Elachistidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8239,51 +8239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lalanne-Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8355,64 +8355,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological and field activity of halogenated analogs of (E,E)-8,10-Dodecadien-1-OL, the main pheromone component, in codling moth (Cydia pomonella L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8480,64 +8480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex pheromone reception in Mamestra brassicae L. (Lepidoptera): responses of olfactory receptor neurones to minor components of the pheromone blend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 40 (1), pp.75-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8562,64 +8562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological responses of male codling moths (Cydia pomonella) to halogenated analogues of codlemone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,64 +8683,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological study of the effects of deltamethrin, bioresmethrin, and DDT on the activity of pheromone receptor neurones in two moth species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 43, pp.103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8765,64 +8765,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en evidence d'un neurone recepteur au (Z)-hexadec-11-en-1-al, compose minoritaire de la pheromone, chez Mamestra suasa (Lepidoptera, Noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 312, pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8847,64 +8847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of sex pheronome reception in the Hadeninae (Lepidoptera : Noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8972,64 +8972,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to pheromone compounds in Mamestra suasa (Lepidoptera: Noctuidae) olfactory neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 35 (11), pp.827-845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9086,103 +9086,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
@@ -9214,355 +9214,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of volatile emissions from almond trees and electroantennographic response of the almond wasp (Eurytoma amygdali) to these volatiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In search of an attractive kairomone for biological control by mass trapping of Eurytoma amygdali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjélica Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Almonds and Pistachios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University California, May 2023, Davis, United States</w:t>
+              <w:t xml:space="preserve">38. Annual Meeting of the International Society of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Borges, Jul 2023, Bangalore, India. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126739v1</w:t>
+                <w:t xml:space="preserve">hal-04777456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of an attractive kairomone for biological control by mass trapping of Eurytoma amygdali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of volatile emissions from almond trees and electroantennographic response of the almond wasp (Eurytoma amygdali) to these volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjélica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Meeting of the International Society of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R. Borges, Jul 2023, Bangalore, India. pp.69</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Almonds and Pistachios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University California, May 2023, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777456v1</w:t>
+                <w:t xml:space="preserve">hal-04126739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect odorant receptors: promising targets for artificial nose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Capoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bastin-Héline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMIM annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nice, France</w:t>
@@ -9604,77 +9604,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COV de l'amandier : discrimination des émissions au printemps pour la mise au point d'un mélange attractif du ravageur Eurytoma amygdali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9729,64 +9729,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des COV actifs chez les femelles Eurytoma amygdali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9854,51 +9854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche « push » : premiers pas pour identifier des composés volatils pour repousser Psylliodes chrysocephala à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Tixeront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9988,51 +9988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Harzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10087,64 +10087,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response termination in insect olfactory receptor neurons can be fast and precise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,103 +10208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex pheromone olfactory perception in complex odorscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ESITO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villasimius, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10329,103 +10329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to estimate olfactory stimulus concentration and dynamics in olfaction research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Gevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ESITO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villasimius, Sardegna, Italy</w:t>
@@ -10698,320 +10698,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory receptor neurons: A comparative analysis of their response properties with diverse stimuli in different species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+                <w:t xml:space="preserve">Stereotyped firing response patterns in moth antennal lobe neurons: experiments and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gremiaux</w:t>
+                <w:t xml:space="preserve">Hana Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqiao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Kostal</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00543041v1</w:t>
+                <w:t xml:space="preserve">inria-00543044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotyped firing response patterns in moth antennal lobe neurons: experiments and models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+                <w:t xml:space="preserve">Olfactory receptor neurons: A comparative analysis of their response properties with diverse stimuli in different species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gremiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqiao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Belmabrouk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Anton</w:t>
+                <w:t xml:space="preserve">L. Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543044v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of single sensillum recordings to the understanding of pheromone communication in Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres de l'OILB-SROP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Chatham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11036,64 +11036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of single sensillum recordings to the understanding of pheromone communication in Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Chatham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11118,64 +11118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de la sensibilite olfactive entre les males de deux generations de Mythimna pallens (L);1. Identification de nouvelles pheromones sexuelles de Lepidopteres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11297,51 +11297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Montagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11422,64 +11422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimjhim Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Kostal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11530,90 +11530,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroantennography of terpene volatile compounds with insecticidal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia A Corvalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela E Sánchez-Borzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel A García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRD MediatEC Médiation chimique dans l’environnement – Ecologie Chimique annual meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11651,51 +11651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulus duration encoding by moth olfactory receptor neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Barta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11776,77 +11776,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of volatile organic compounds emitted by the almond tree in view of developing a biocontrol tool for Eurytoma amygdali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11927,51 +11927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kali Esancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12045,51 +12045,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transduction olfactive dans l'antenne d'insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11 p., 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12152,64 +12152,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiochemicals and communication in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12234,77 +12234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy and functioning of the insect chemosensory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12355,51 +12355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Gevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle - Éléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12424,77 +12424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie et fonctionnement du système chimiosensoriel des insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle - Éléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12519,64 +12519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of insect olfactory receptor neurons through in vivo approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology. Olfactory Receptors. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12601,64 +12601,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception et transduction du signal olfactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12722,64 +12722,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction, codage et plasticité du lobe antennaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odorat et goût : de la neurobiologie des sens chimiques aux applications agronomiques, industrielles et médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12849,51 +12849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETICALLY MODIFIED FLIES USED FOR THE DETECTION OF PHEROMONES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12963,328 +12963,328 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340937v1</w:t>
+                <w:t xml:space="preserve">hal-04572831v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pest localization through sequential data assimilation with pheromone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572831v3</w:t>
+                <w:t xml:space="preserve">hal-05340937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an odor background on moth pheromone communication: constituent identity matters more than blend complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Deisig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13347,51 +13347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technology of pest management against insect pest of oil palm and coconut crops. Research on and development of selective trapping using synthetic attractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INCOContractERBIC--18CT970199, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13499,51 +13499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC0D1B3D"/>
+    <w:nsid w:val="7E445B60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13730,51 +13730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-8248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170280306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453887v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsemp&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111594" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Ghosh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palazzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chatterjee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06921-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anj&#233;lica Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coutagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.50" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Montagnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Planche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.55" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bastin-H&#233;line" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221166120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.807521" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Deisig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050409" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pawson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kerr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke O&#8217;connor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01190-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00972" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levakova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kobayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Machon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006586" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005870" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.140947" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Merlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730407307737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ED4EB2B17B47B36E49EBD055FE7CD47AF15B29B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Rabhi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Corre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2987" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5923-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Christodoulou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.09.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavialle-Defaix C&#233;line" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.06.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003861" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209986v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gremiaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003975.s010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Arhidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51704" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00842294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P315" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Chaffiol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Voges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Y. Gu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061220" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Deisig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kropf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Vitecek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Pevergne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la A. Rouyar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Montagn&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Chertemps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Francois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08183.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX0VXCCH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gr&#233;miaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowotny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.09.035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rosell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Dekker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-56" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Bigot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Haq A. H. Shaik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Party" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.10.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNLJRFNM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bozzolan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Debernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052691" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019518v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1483-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D76R0X6J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gemeno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.060988" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999824v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina R. Barrozo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C. Gemeno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07678.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658879v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq069" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666119v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Solvar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisn&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656850v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000321" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Debernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00857.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F59C683DA58D659B9B465DBB84BACE03655699/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666333v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Duportets" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00814.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2G3Q32L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658328v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2006.05.015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJQ5WRD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043791v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zufall" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrill Ukhanov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trese Leinders-Zufall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-005-1432-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQVN9CN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00675-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201231v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimahara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02863.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.1177" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9QVF5H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207607v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chameau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Melliti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bournaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(98)00457-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDSR8Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692605v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bohbot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobrio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Quero" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi A. Malo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fabri&#224;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOEC.0000006406.30444.69" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PVZN09B8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683750v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691728v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699235v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Guerrero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027947" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-383F2N5M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695481v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arango" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027948" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7JWMD8KR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033707" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BB6BBD7DB962A189853F11EAB796891E1767BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706627v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahd Hammoud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Audemard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712196v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709410v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705775v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702826v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715487v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dor&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718840v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049572v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5850" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126739v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777456v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896161v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896122v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjelica Leconte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143630v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896268v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tixeront" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924824v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Harzsch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krieger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792999v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143598v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143627v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492168v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Siaussat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741289v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosell" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dekker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543041v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gremiaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kostal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543044v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Belmabrouk" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775195v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776189v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782186v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127090v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Montagnon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rouvier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Planche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792980v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimjhim Tomar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896095v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Corval&#225;n" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela E S&#225;nchez-Borzone" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Garc&#237;a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792961v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710218v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02560997v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Esancy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844668v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793854v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793852v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165574v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165568v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165557v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810212v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158532v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778744v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935832v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840108v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-8248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170280306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsemp&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Ghosh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Palazzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chatterjee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06921-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anj&#233;lica Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coutagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.50" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Montagnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Planche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.55" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bastin-H&#233;line" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Sun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221166120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Deisig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050409" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.807521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pawson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kerr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke O&#8217;connor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01190-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jouaiti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abb2890" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00972" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levakova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kobayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Machon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006586" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005870" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.140947" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Merlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730407307737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ED4EB2B17B47B36E49EBD055FE7CD47AF15B29B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Rabhi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Corre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2987" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pottier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Boitard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5923-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Christodoulou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.09.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavialle-Defaix C&#233;line" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.06.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003861" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209986v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gremiaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003975.s010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Arhidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51704" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00842294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P315" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Chaffiol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Voges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Y. Gu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061220" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Deisig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kropf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Vitecek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Pevergne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la A. Rouyar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643172v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gr&#233;miaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowotny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.09.035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Montagn&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Chertemps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Francois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08183.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX0VXCCH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rosell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Dekker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-10-56" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Bigot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Haq A. H. Shaik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Bozzolan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Party" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.10.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNLJRFNM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gemeno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.060988" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019518v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1483-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D76R0X6J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190700v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bozzolan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Debernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052691" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999824v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina R. Barrozo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C. Gemeno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07678.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658879v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq069" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pezier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0261-10.2010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666119v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Solvar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisn&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656850v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000321" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Debernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00857.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F59C683DA58D659B9B465DBB84BACE03655699/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666333v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Duportets" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00814.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2G3Q32L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658328v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2006.05.015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJQ5WRD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043791v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zufall" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrill Ukhanov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trese Leinders-Zufall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-005-1432-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQVN9CN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00675-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122202v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02863.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimahara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.1177" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9QVF5H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207607v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chameau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Melliti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bournaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(98)00457-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDSR8Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692605v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bohbot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobrio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695470v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Quero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi A. Malo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Fabri&#224;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camps" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOEC.0000006406.30444.69" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PVZN09B8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691728v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guerrero" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699235v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Guerrero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027947" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-383F2N5M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695481v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arango" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02027948" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7JWMD8KR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033707" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BB6BBD7DB962A189853F11EAB796891E1767BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706627v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahd Hammoud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Audemard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712196v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709410v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705775v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702826v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715487v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dor&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalanne-Cassou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718840v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049572v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5850" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777456v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126739v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896161v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896122v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjelica Leconte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143630v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896268v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tixeront" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924824v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Harzsch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krieger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792999v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143598v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143627v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492168v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Siaussat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Maria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741289v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosell" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dekker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543044v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Belmabrouk" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543041v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gremiaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kostal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775195v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776189v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782186v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127090v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Montagnon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rouvier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Planche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792980v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimjhim Tomar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896095v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Corval&#225;n" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela E S&#225;nchez-Borzone" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Garc&#237;a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792961v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710218v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02560997v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Esancy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844668v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793854v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793852v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165574v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165568v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165557v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810212v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158532v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778744v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572831v3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340937v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935832v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840108v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>