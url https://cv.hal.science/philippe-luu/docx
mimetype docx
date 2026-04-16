--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -305,378 +305,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relevance of XBRL Voluntary Disclosure for Stock Market Valuation: The Role of Corporate Governance</w:t>
+                <w:t xml:space="preserve">L’influence de la communication interne d’entreprise sur l’engagement des salariés au travail : les apports de l’enquête REPONSE 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cormier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dufour</w:t>
+                <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjas.1483⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4 - octobre-novembre-décembre (114), pp. 31-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.114.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009366v1</w:t>
+                <w:t xml:space="preserve">hal-02552110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance sociétale des entreprises dans un contexte international : Vers une convergence des modèles de capitalisme ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Relevance of XBRL Voluntary Disclosure for Stock Market Valuation: The Role of Corporate Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lacroux</w:t>
+                <w:t xml:space="preserve">Denis Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1060031ar⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjas.1483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009376v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la communication interne d’entreprise sur l’engagement des salariés au travail : les apports de l’enquête REPONSE 2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La performance sociétale des entreprises dans un contexte international : Vers une convergence des modèles de capitalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t>
+                <w:t xml:space="preserve">Sami Ben Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Saglietto</w:t>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019/4 - octobre-novembre-décembre (114), pp. 31-51. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (2), pp.56-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grhu.114.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1060031ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552110v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of cash flow on the speed of adjustment to the optimal capital structure</w:t>
               </w:r>
@@ -874,64 +874,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la notation sociétale sur la dynamique des performances environnementale, sociale et de gouvernance dans un contexte international : une étude empirique fondée sur la base longitudinale Vigéo Eiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -978,64 +978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la performance sociétale des entreprises nord-américaines : Construction d’une typologie et analyse comparative des profils identifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1193,624 +1193,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pertinence informationnelle des normes IFRS et son évolution dans la crise financière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’utilisation de la Simulation Numérique Multi-Agents dans les Sciences de Gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Financier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.193-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.107.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466420v1</w:t>
+                <w:t xml:space="preserve">hal-01461543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du crédit client des sociétés en difficulté financière et coûts indirects de faillite : le cas des TPE françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Severin</w:t>
+                <w:t xml:space="preserve">La pertinence informationnelle des normes IFRS et son évolution dans la crise financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.16-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466278v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de la Simulation Numérique Multi-Agents dans les Sciences de Gestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dufour</w:t>
+                <w:t xml:space="preserve">Gestion du crédit client des sociétés en difficulté financière et coûts indirects de faillite : le cas des TPE françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Du Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Severin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107, pp.193-209. </w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 273-274, pp.83-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/resg.107.0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsg.273.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461543v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accusations d’infractions sexuelles : que pouvons-nous apprendre du bouche-à-oreille électronique sur la confiance des patientes d’un leader d’opinion médical ?</w:t>
+                <w:t xml:space="preserve">Promouvoir des changements de comportements durables : les apports de la théorie de l'autodétermination. Une application au comportement de tri des déchets ménagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Chakroun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orélien Berge</w:t>
+                <w:t xml:space="preserve">Amélie Fiorello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Victimologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (2), pp.94-113</w:t>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 249, pp.37-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467069v1</w:t>
+                <w:t xml:space="preserve">hal-01286098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neo-institutionalist model of the diffusion of IFRS accounting standards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Teller</w:t>
+                <w:t xml:space="preserve">Accusations d’infractions sexuelles : que pouvons-nous apprendre du bouche-à-oreille électronique sur la confiance des patientes d’un leader d’opinion médical ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orélien Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International de Victimologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.94-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719046v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir des changements de comportements durables : les apports de la théorie de l'autodétermination. Une application au comportement de tri des déchets ménagers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fiorello</w:t>
+                <w:t xml:space="preserve">A neo-institutionalist model of the diffusion of IFRS accounting standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp.27-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10614-013-9384-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286098v1</w:t>
+                <w:t xml:space="preserve">hal-00719046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPE : perception d'une structure financière optimale et vitesse d'ajustement</w:t>
               </w:r>
@@ -1891,64 +1891,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">évaluation de la performance sociétale des entreprises nord-américaines. Une analyse du pouvoir explicatif et prédictif des indicateurs ESG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1995,64 +1995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse typologique des déterminants de l'engagement des sociétés non cotées en matière de développement durable : Premiers résultats d'une enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2125,273 +2125,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformité anticipée avec la CSRD et performance extra-financière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Gestion du Résultat autour de zéro dans les municipalités françaises passe-t-elle par les accruals ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes, comportement, enjeux de durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR Lexsociété, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404151v1</w:t>
+                <w:t xml:space="preserve">hal-05449939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Acceptabilité sociale en période de crise : quelles articulations avec la responsabilité sociétale des entreprises ? »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformité anticipée avec la CSRD et performance extra-financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Normes, comportement, enjeux de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR Lexsociété, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05407555v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Gestion du Résultat autour de zéro dans les municipalités françaises passe-t-elle par les accruals ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Acceptabilité sociale en période de crise : quelles articulations avec la responsabilité sociétale des entreprises ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bo</w:t>
+                <w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">"Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449939v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05407555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the development of employability research: A bibliometric analysis (1973-2023)</w:t>
               </w:r>
@@ -2459,51 +2459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gestion du Résultat dans les Municipalités Françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2535,234 +2535,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commodity Market Response to Geopolitical Events: Evidence from the Ukrainian-Russian Conflict</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Smondel</w:t>
+                <w:t xml:space="preserve">La Réforme de la Comptabilité Publique : Essai Bibliométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Conference on Responsibility and Ethics in Business &amp; Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222414v1</w:t>
+                <w:t xml:space="preserve">hal-04184933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réforme de la Comptabilité Publique : Essai Bibliométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bo</w:t>
+                <w:t xml:space="preserve">Commodity Market Response to Geopolitical Events: Evidence from the Ukrainian-Russian Conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hassan Shahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Smondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Summer Conference on Responsibility and Ethics in Business &amp; Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184933v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'audit public local : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3098,51 +3098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des rapports des Chambres Régionales des Comptes sur la gouvernance des municipalités : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3377,312 +3377,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relevance of XBRL Voluntary Disclosure for stock markets: The Role of Corporate Governance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dufour Dominique</w:t>
+                <w:t xml:space="preserve">La perception du risque dans l’application des principes du New Public Management par les cadres territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Eurofiling XBRL week - Academic Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">6ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068905v1</w:t>
+                <w:t xml:space="preserve">hal-02012961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des leviers de la performance sociétale dans les modèles de capitalisme : une analyse du pouvoir explicatif et prédictif des critères environnementaux, sociaux et de gouvernance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Relevance of XBRL Voluntary Disclosure for stock markets: The Role of Corporate Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lacroux</w:t>
+                <w:t xml:space="preserve">Denis Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème conférence de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th Eurofiling XBRL week - Academic Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067905v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du risque dans l’application des principes du New Public Management par les cadres territoriaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Huron</w:t>
+                <w:t xml:space="preserve">Identification des leviers de la performance sociétale dans les modèles de capitalisme : une analyse du pouvoir explicatif et prédictif des critères environnementaux, sociaux et de gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">26ème conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012961v1</w:t>
+                <w:t xml:space="preserve">hal-02067905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory study of voluntary disclosure: New evidence from XBRL</w:t>
               </w:r>
@@ -3986,476 +3986,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptabilisation à la juste valeur, pertinence informationnelle et crise financière : l'exemple des banques européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la performance des villes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Heem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dufour</w:t>
+                <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès transatlantique de comptabilité, audit, contrôle de gestion et gestion des coûts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 11 p</w:t>
+              <w:t xml:space="preserve">34ème Congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00854243v1</w:t>
+                <w:t xml:space="preserve">hal-01002928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de la Simulation Numérique Multi-Agents dans les Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comptabilisation à la juste valeur, pertinence informationnelle et crise financière : l'exemple des banques européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Heem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès des IAE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Nice, 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">3e congrès transatlantique de comptabilité, audit, contrôle de gestion et gestion des coûts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067699v1</w:t>
+                <w:t xml:space="preserve">halshs-00854243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances ESG des entreprises nord-américaines : une analyse exploratoire de la base MSCI ESG STATS ® 2011</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacroux</w:t>
+                <w:t xml:space="preserve">L’utilisation de la Simulation Numérique Multi-Agents dans les Sciences de Gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERENCE 31ème Université d’Eté de l’audit social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">congrès des IAE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Nice, 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801288v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la performance des villes françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Deville</w:t>
+                <w:t xml:space="preserve">Evaluation des performances ESG des entreprises nord-américaines : une analyse exploratoire de la base MSCI ESG STATS ® 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Congrès de l’Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CONFERENCE 31ème Université d’Eté de l’audit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002928v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable dans les sociétés non cotées: analyse typologique et étude des pratiques managériales dans le Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Gouvernance, création de valeur(s)» - 6èmes journées scientifiques de l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4493,51 +4493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of the exposure draft of IAS 19 due process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Louisy-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4696,51 +4696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audit public, audit privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélien Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4886,64 +4886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration de la confiance envers un leader d’opinion médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélien Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5336,51 +5336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Incidence of XBRL Voluntary Disclosure on the Value Relevance of Earnings: The Role of Corporate Governance. Cahier de recherche 2016-09. Chaire d'information financière et organisationnelle ESG UQAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,51 +5388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5619,51 +5619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0020.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cormier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1483" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Larbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060031ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.114.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.07.132" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Benham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.127.0187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.112.0197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Severin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.280.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Jardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.107.0193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chakroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lien Berge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-013-9384-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01286098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiorello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.243.89-105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.096.0153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hassan Shahrour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Smondel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mejia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Elidrissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Spieth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Dominique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Behnam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;verin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Louisy-Louis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Samsonova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tyukavkina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Seffar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0020.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.114.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cormier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Larbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060031ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.07.132" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Benham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.127.0187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.112.0197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Severin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.280.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.107.0193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01286098v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiorello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chakroun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lien Berge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-013-9384-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.243.89-105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.096.0153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hassan Shahrour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Smondel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mejia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Elidrissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Spieth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Dominique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Behnam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;verin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Louisy-Louis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Samsonova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tyukavkina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Seffar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>