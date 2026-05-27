--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -2712,217 +2712,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'audit public local : une étude exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bo</w:t>
+                <w:t xml:space="preserve">Is an airport like any other mall? Identification of passengers' activities patterns in an international airport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès de l’Association Francophone de Comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd Academy of Marketing Science World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152342v1</w:t>
+                <w:t xml:space="preserve">hal-02078432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is an airport like any other mall? Identification of passengers' activities patterns in an international airport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mejia</w:t>
+                <w:t xml:space="preserve">Effets de l'audit public local : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamila Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Academy of Marketing Science World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">40ème congrès de l’Association Francophone de Comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078432v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation des villes intelligentes : Recherche d’un positionnement marketing et amélioration du service public</w:t>
               </w:r>
@@ -3275,90 +3275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérité culturelle et gestion des clients dans les aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Djamila Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mejia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Axe 3 Mondialisations, circulations, altérités (Projet : Altérité, circulation et argent)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, MSHS Sud-Est, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4081,230 +4081,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptabilisation à la juste valeur, pertinence informationnelle et crise financière : l'exemple des banques européennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’utilisation de la Simulation Numérique Multi-Agents dans les Sciences de Gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès transatlantique de comptabilité, audit, contrôle de gestion et gestion des coûts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 11 p</w:t>
+              <w:t xml:space="preserve">congrès des IAE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Nice, 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00854243v1</w:t>
+                <w:t xml:space="preserve">hal-02067699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de la Simulation Numérique Multi-Agents dans les Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comptabilisation à la juste valeur, pertinence informationnelle et crise financière : l'exemple des banques européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Heem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès des IAE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Nice, 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">3e congrès transatlantique de comptabilité, audit, contrôle de gestion et gestion des coûts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067699v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances ESG des entreprises nord-américaines : une analyse exploratoire de la base MSCI ESG STATS ® 2011</w:t>
               </w:r>
@@ -4493,224 +4493,224 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of the exposure draft of IAS 19 due process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dufour Dominique</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Louisy-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lubjana, Slovenia</w:t>
+              <w:t xml:space="preserve">AFC 2012 - 33ème Congrès de l'Association Française de Comptabilité : Comptabilités et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00721326v1</w:t>
+                <w:t xml:space="preserve">hal-00690943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of the exposure draft of IAS 19 due process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dufour</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Louisy-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC 2012 - 33ème Congrès de l'Association Française de Comptabilité : Comptabilités et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">EAA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690943v1</w:t>
+                <w:t xml:space="preserve">halshs-00721326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audit public, audit privé</w:t>
               </w:r>
@@ -5619,51 +5619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0020.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.114.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cormier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Larbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060031ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.07.132" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Benham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.127.0187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.112.0197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Severin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.280.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.107.0193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01286098v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiorello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chakroun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lien Berge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-013-9384-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.243.89-105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.096.0153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hassan Shahrour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Smondel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mejia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Elidrissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Spieth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Dominique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Behnam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;verin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Louisy-Louis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Samsonova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tyukavkina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Seffar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0020.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.114.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cormier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Larbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060031ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.07.132" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Benham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.127.0187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.112.0197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Severin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.280.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.107.0193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01286098v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiorello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chakroun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lien Berge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-013-9384-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.243.89-105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.096.0153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hassan Shahrour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Smondel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mejia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Elidrissi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Spieth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Dominique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Behnam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;verin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Louisy-Louis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Samsonova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tyukavkina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Seffar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>