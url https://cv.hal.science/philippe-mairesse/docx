--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1981,51 +1981,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal : le partage de la parole comme expérience sensible, esthétique, et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I; Universiteit Utrecht (Utrecht, Nederland), 2014. Français. </w:t>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I; Universiteit Utrecht (Utrecht, Pays-Bas), 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA010708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>