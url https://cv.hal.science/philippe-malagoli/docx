--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -171,4673 +171,4893 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-based root exudates of Molinia caerulea (L.) Moench disrupt root nitrogen metabolism in Quercus petraea (Matt.) Liebl. seedlings with a fast negative effect on budburst</w:t>
+                <w:t xml:space="preserve">Windbreak and shade effects alter the microclimate and agronomic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Adamik</w:t>
+                <w:t xml:space="preserve">Baptiste Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Ness Chever-Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 411, pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267771v1</w:t>
+                <w:t xml:space="preserve">hal-05561243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-based root exudates of Molinia caerulea (L.) Moench disrupt root nitrogen metabolism in Quercus petraea (Matt.) Liebl. seedlings with a fast negative effect on budburst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Adamik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Lehmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-025-01306-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05366010v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molinia caerulea alters forest Quercus petraea seedling growth through reduced mycorrhization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+                <w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Geris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilja van Meerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Vincenot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Youri Rothfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoB Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aobpla/plac043⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.6129-6147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03977500v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant N economics and the extended phenotype: Integrating the functional traits of plants and associated soil biota into plant‐plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Adamik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110, pp.2015-2032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.13934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of root exudates in the interaction between oak seedlings and purple moor grass in temperate forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molinia caerulea alters forest Quercus petraea seedling growth through reduced mycorrhization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Gallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vernay</w:t>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119175⟩</w:t>
+              <w:t xml:space="preserve">AoB Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), plac043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aobpla/plac043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196931v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Below-ground nitrogen transfer from oak seedlings facilitates Molinia growth: 15 N pulse-chase labelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigating the role of root exudates in the interaction between oak seedlings and purple moor grass in temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04473-9⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 491 (119175), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775498v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echecs de régénération du chêne en présence de molinie : au-delà d'une simple compétition pour les ressources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling nitrogen and light sharing in pea-wheat intercrops to design decision rules for N fertilisation according to farmers’ expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03117740v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling nitrogen and light sharing in pea-wheat intercrops to design decision rules for N fertilisation according to farmers’ expectations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Echecs de régénération du chêne en présence de molinie : au-delà d'une simple compétition pour les ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67-68, pp.39-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02904133v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined allosteric responses explain the bifurcation in non-linear dynamics of 15 N root fluxes under nutritional steady-state conditions for nitrate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Below-ground nitrogen transfer from oak seedlings facilitates Molinia growth: 15 N pulse-chase labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01253⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 449 (1-2), pp.343-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04473-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964841v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient management of immature rubber plantations. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
+                <w:t xml:space="preserve">Combined allosteric responses explain the bifurcation in non-linear dynamics of 15 N root fluxes under nutritional steady-state conditions for nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Deunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Deleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0554-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02011385v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Nitrogen Uptake in Plants and Phytoplankton: Advantages of Integrating Flexibility into the Spatial and Temporal Dynamics of Nitrate Absorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+                <w:t xml:space="preserve">Nutrient management of immature rubber plantations. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0554-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02056889v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régénération du chêne en compétition avec la molinie : un délicat dosage des ressources en eau et en lumière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling Nitrogen Uptake in Plants and Phytoplankton: Advantages of Integrating Flexibility into the Spatial and Temporal Dynamics of Nitrate Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Deunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61-62, pp.3-10</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420445v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry-over benefit of high internal N pool on growth and function of oak seedlings ( Quercus petraea ) competing with Deschampsia cespitosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Régénération du chêne en compétition avec la molinie : un délicat dosage des ressources en eau et en lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61-62, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.03.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01766449v1</w:t>
+                <w:t xml:space="preserve">hal-02420445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Deschampsia cespitosa growth by nitrogen fertilization jeopardizes Quercus petraea regeneration through intensification of competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Carry-over benefit of high internal N pool on growth and function of oak seedlings ( Quercus petraea ) competing with Deschampsia cespitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 419-420, pp.130 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893947v1</w:t>
+                <w:t xml:space="preserve">hal-01766449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved Deschampsia cespitosa growth by nitrogen fertilization jeopardizes Quercus petraea regeneration through intensification of competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603314v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific and generic biomass equations for seedlings and saplings of European tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Annighöfer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Norbert Bartsch</w:t>
+                <w:t xml:space="preserve">Philippe Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10342-016-0937-z⟩</w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336312v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthesis capacity of Quercus petraea (Matt.) saplings is affected by Molinia caerulea (L.) under high irradiance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Species-specific and generic biomass equations for seedlings and saplings of European tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Annighöfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Ameztegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Guinard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Norbert Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 376, pp.107-117. </w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (2), pp.313-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.05.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10342-016-0937-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336817v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning of root elongation by ethylene: a tool to study dynamic structure-function relationships between root architecture and nitrate absorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Photosynthesis capacity of Quercus petraea (Matt.) saplings is affected by Molinia caerulea (L.) under high irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw123⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 376, pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417733v1</w:t>
+                <w:t xml:space="preserve">hal-01336817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermodynamic flow-force interpretation of root nutrient uptake kinetics: A powerful formalism for agronomic and phytoplanktonic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Fine-tuning of root elongation by ethylene: a tool to study dynamic structure-function relationships between root architecture and nitrate absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, 18 p. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (4), pp.607-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01341816v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated model for nitrate uptake modelling in plants. I. Functional component: cross-combination of flow-force interpretation of nitrate uptake isotherms, and environmental and in planta regulation of nitrate influx</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The thermodynamic flow-force interpretation of root nutrient uptake kinetics: A powerful formalism for agronomic and phytoplanktonic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190036v1</w:t>
+                <w:t xml:space="preserve">hal-01341816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated model for nitrate uptake modelling in plants. II. Assessment of active root involvement in nitrate uptake based on integrated root system age: measured versus modelled outputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An updated model for nitrate uptake modelling in plants. I. Functional component: cross-combination of flow-force interpretation of nitrate uptake isotherms, and environmental and in planta regulation of nitrate influx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Deunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 113 (6), pp.1007-1019. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 113 (6), pp.991-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190037v1</w:t>
+                <w:t xml:space="preserve">hal-01190036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking conceptual locks in modelling root absorption of nutrients: reopening the thermodynamic viewpoint of ion transport across the root</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">An updated model for nitrate uptake modelling in plants. II. Assessment of active root involvement in nitrate uptake based on integrated root system age: measured versus modelled outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Deunff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 114 (8), pp.1555-1570. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 113 (6), pp.1007-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123400v1</w:t>
+                <w:t xml:space="preserve">hal-01190037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling competition for below-ground resources and light within a winter pea (Pisum sativum L.)–wheat (Triticum aestivum L.) intercrop (Azodyn-InterCrop): towards a decision making oriented-tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Breaking conceptual locks in modelling root absorption of nutrients: reopening the thermodynamic viewpoint of ion transport across the root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Deunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (8), pp.1555-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341822v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futile Na+ cycling at the root plasma membrane in rice (Oryza sativa L.): kinetics, energetics, and relationship to salinity tolerance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling competition for below-ground resources and light within a winter pea (Pisum sativum L.)–wheat (Triticum aestivum L.) intercrop (Azodyn-InterCrop): towards a decision making oriented-tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Goulevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dev M Britto</w:t>
+                <w:t xml:space="preserve">M Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasse M Schulze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Precision agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.659-666</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422133v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Nitrogen Uptake and Mobilization in Field-grown Winter Oilseed Rape (Brassica napus) from Stem Extension to Harvest I. Global N Flows between Vegetative and Reproductive Tissues in Relation to Leaf Fall and their Residual N</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
+                <w:t xml:space="preserve">Futile Na+ cycling at the root plasma membrane in rice (Oryza sativa L.): kinetics, energetics, and relationship to salinity tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dev M Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse M Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Laine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Ourry</w:t>
+                <w:t xml:space="preserve">Herbert J Kronzucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mci091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (15), pp.4109 - 4117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ern249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422741v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Nitrogen Uptake and Mobilization in Field-grown Winter Oilseed Rape (Brassica napus) From Stem Extension to Harvest. II. An 15 N-labelling-based Simulation Model of N Partitioning Between Vegetative and Reproductive Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (7), pp.1187-1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mci131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nitrogen uptake and mobilization in field-grown winter oilseed rape (Brassica napus) from stem extension to harvest. 1.Global N flows between vegetative and reproductive tissues in relation to leaf fall and their residual N</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+                <w:t xml:space="preserve">Dynamics of Nitrogen Uptake and Mobilization in Field-grown Winter Oilseed Rape (Brassica napus) from Stem Extension to Harvest I. Global N Flows between Vegetative and Reproductive Tissues in Relation to Leaf Fall and their Residual N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Ourry</w:t>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 95, pp.853-861</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 95 (5), pp.853-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mci091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672689v1</w:t>
+                <w:t xml:space="preserve">hal-01422741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Nitrogen Uptake in Oilseed Rape cv Capitol during a Growth Cycle Using Influx Kinetics of Root Nitrate Transport Systems and Field Experimental Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
+                <w:t xml:space="preserve">Dynamics of nitrogen uptake and mobilization in field-grown winter oilseed rape (Brassica napus) from stem extension to harvest. 1.Global N flows between vegetative and reproductive tissues in relation to leaf fall and their residual N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lainé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rossato</w:t>
+                <w:t xml:space="preserve">L. Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ney</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.853-861</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422742v1</w:t>
+                <w:t xml:space="preserve">hal-02672689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling nitrogen uptake in oilseed rape cv capitol during a growth cycle using influx kinetics of root nitrate transport systems and field experimental data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modeling Nitrogen Uptake in Oilseed Rape cv Capitol during a Growth Cycle Using Influx Kinetics of Root Nitrate Transport Systems and Field Experimental Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Rossato</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ney</w:t>
+                <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134 (1), pp.388 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.029538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling nitrogen uptake in oilseed rape cv capitol during a growth cycle using influx kinetics of root nitrate transport systems and field experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Deunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 134, pp.388-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation de la croissance de Molini en présence de Chêne : implication des transferts d'azote</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kin recognition/discrimination in plants : a plea to consider competitive ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JED de l'ED SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., May 2019, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">Congrès international de la Société Française d’Écologie et Évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE², Oct 2024, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154556v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a high internal n-pool an advantage for oak seedlings to struggle against tussock grass competition?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Facilitation de la croissance de Molini en présence de Chêne : implication des transferts d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">JED de l'ED SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., May 2019, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608285v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belowground interaction between plants does include exchange of nutrients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Is a high internal n-pool an advantage for oak seedlings to struggle against tussock grass competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France. pp.2</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608283v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Belowground interaction between plants does include exchange of nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603184v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertility and fertilization issues in rubber plantations: new insights from recent research works</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Brauman</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème séminaire annuel Hevea Research Plateform in Partnership (HRPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Castanet Tolosan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12352.84489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600284v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact rapide de la molinie bleue sur la photosynthèse du chêne juvénile suite à une éclaircie.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fertility and fertilization issues in rubber plantations: new insights from recent research works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rawiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale des Sciences de la Vie, Santé, Agronomie, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Jun 2016, Clermont-Fd, France. 1 p</w:t>
+              <w:t xml:space="preserve">7ème séminaire annuel Hevea Research Plateform in Partnership (HRPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bangkok, Thailand. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801615v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre les jeunes plants de Chêne pédonculé et la Molinie suite à une éclaircie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact rapide de la molinie bleue sur la photosynthèse du chêne juvénile suite à une éclaircie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées du GDR Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., Nov 2014, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale des Sciences de la Vie, Santé, Agronomie, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Jun 2016, Clermont-Fd, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268779v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does nitrogen transfer matter in cereal-legume intercrops ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre les jeunes plants de Chêne pédonculé et la Molinie suite à une éclaircie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
+              <w:t xml:space="preserve">3èmes Journées du GDR Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., Nov 2014, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748924v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Does nitrogen transfer matter in cereal-legume intercrops ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Siméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhizosphere 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contribution of legumes to the soil N pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4847,931 +5067,931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin recognition in plants: a plea to consider competitive ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of in situ light x soil N resource interaction on Quercus petraea seedlings mixed-grown with Molinia caerulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Restoring Forests: Regeneration and Ecosystem Function for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lund, Sweden. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia cespitosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of in situ light x soil N resource interaction on Quercus petraea seedlings mixed-grown with Molina caerulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Restoring Forests: Regeneration and Ecosystem Function for the Future - IUFRO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lund, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IUFRO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 p., 2017, 3rd Restoring Forests: Regeneration and Ecosystem Function for the Future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling N uptake in B. napus plants in the field conditions: estimation of active roots involved in nitrate uptake by a synthetic parameter, the integrated root system age (IRSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan E. Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Conference The nitrogen nutrition of plants Nitrogen 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. EMBO, 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nitrogen uptake based on a cross-combination of Flow-force interpretation of nitrate uptake isotherm and environmental and in planta regulation of nitrate influx rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, pp.134, 2015, 3. International Symposium on Plant, Signaling &amp; Behavior</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purple moor grass induces a rapid decrease of photosynthesis in young oak after forest clear-cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 134 p., 2015, International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre plantes, application à la régénération de jeunes plants de Chêne en compétition avec la Molinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupement De Recherche (GDR) 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. pp.2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5781,280 +6001,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nitrate uptake and N dynamics in winter oilseed rape ([i]Brassica napus L.[/i]) during the growth cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan E. Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantifying and understanding plant nitrogen uptake for systems modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 320 p., 2008, 978-1420052954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling nitrate uptake and nitrogen dynamics in winter oilseed rape (&amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan E. Le Deunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantifying and understanding of nitrogen uptake for systems modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 304 p., 2008, 978-1-4200-5295-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781420052978.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6064,147 +6284,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PETONCLE : un laboratoire à ciel ouvert pour les arbres urbains à Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badel Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barroux Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charrier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malagoli Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6214,100 +6434,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'absorption de l'azote nitrique, de son allocation et de sa remobilisation chez le colza d'hiver (Brassica napus L.) de la reprise de végétation au stade maturité des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02830948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6317,105 +6537,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’étude multi-échelles des flux azotés à la compréhension du fonctionnement des couverts végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Clermont Auvergne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02790260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6483,51 +6703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43219E15"/>
+    <w:nsid w:val="000859B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6714,51 +6934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-malagoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2422-9857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114140162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Adamik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01306-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plac043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13934" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04473-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Naudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01253" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Snoeck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0554-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00243" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123400v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu203" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goulevant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sester" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev M Britto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse M Schulze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert J Kronzucker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern249" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rossato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci131" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.029538" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rawiwan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brauman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Sim&#233;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Le Deunff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ourry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824329v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420052978.ch3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-malagoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2422-9857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114140162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05561243v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ness Chever-Piegay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Adamik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01306-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13934" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plac043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Naudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04473-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01253" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Snoeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0554-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00243" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goulevant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sester" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev M Britto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse M Schulze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert J Kronzucker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern249" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rossato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci131" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.029538" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154556v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600284v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rawiwan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brauman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Sim&#233;on" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Le Deunff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ourry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824329v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420052978.ch3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830948v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>