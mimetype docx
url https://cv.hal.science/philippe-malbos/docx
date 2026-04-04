--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -115,616 +115,616 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faithful Interpretation of Protein Structures through Weighted Persistent Homology Improves Evolutionary Distance Estimation</w:t>
+                <w:t xml:space="preserve">Higher Catoids, Higher Quantales and their Correspondences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bou Dagher</w:t>
+                <w:t xml:space="preserve">Cameron Calk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Madern</w:t>
+                <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Malbos</w:t>
+                <w:t xml:space="preserve">Damien Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Georg Struth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
+              <w:t xml:space="preserve">Applied Categorical Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10485-025-09817-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981247v1</w:t>
+                <w:t xml:space="preserve">hal-05409389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Catoids, Higher Quantales and their Correspondences</w:t>
+                <w:t xml:space="preserve">Faithful Interpretation of Protein Structures through Weighted Persistent Homology Improves Evolutionary Distance Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Calk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Léa Bou Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Struth</w:t>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Categorical Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (4), pp.25. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10485-025-09817-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409389v1</w:t>
+                <w:t xml:space="preserve">hal-04981247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent homology reveals strong phylogenetic signal in 3D protein structures</w:t>
+                <w:t xml:space="preserve">Persistent homology of partially ordered spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bou Dagher</w:t>
+                <w:t xml:space="preserve">Cameron Calk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Madern</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied and Computational Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, p. 2247-2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41468-024-00190-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599673v1</w:t>
+                <w:t xml:space="preserve">hal-04734319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-set cubical categories and their formalisation with a proof assistant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Persistent homology reveals strong phylogenetic signal in 3D protein structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bou Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Struth</w:t>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68 (4), pp.20. </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (4), pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-024-09710-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734324v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent homology of partially ordered spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cameron Calk</w:t>
+                <w:t xml:space="preserve">Single-set cubical categories and their formalisation with a proof assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Goubault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Malbos</w:t>
+                <w:t xml:space="preserve">Tanguy Massacrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Struth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied and Computational Topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, p. 2247-2284. </w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (4), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41468-024-00190-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-024-09710-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734319v1</w:t>
+                <w:t xml:space="preserve">hal-04734324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuffle polygraphic resolutions for operads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -765,577 +765,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confluence of algebraic rewriting systems</w:t>
+                <w:t xml:space="preserve">Coherent confluence modulo relations and double groupoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Chenavier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960129521000426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226 (10), pp.107037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2022.107037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945665v3</w:t>
+                <w:t xml:space="preserve">hal-01898868v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic coherent confluence and higher globular Kleene algebras</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Confluence of algebraic rewriting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chenavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Struth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (4), </w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.870-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/lmcs-18(4:9)2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960129521000426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161580v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945665v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent confluence modulo relations and double groupoids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Algebraic coherent confluence and higher globular Kleene algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Calk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Struth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 226 (10), pp.107037. </w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2022.107037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/lmcs-18(4:9)2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898868v3</w:t>
+                <w:t xml:space="preserve">hal-03161580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese syzygies by insertions</w:t>
+                <w:t xml:space="preserve">Maurice Janet's algorithms on systems of linear partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nohra Hage</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kenji Iohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semigroup Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 104 (1), pp.88-108. </w:t>
+              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (1), pp.43-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00233-021-10244-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00407-020-00255-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015084v2</w:t>
+                <w:t xml:space="preserve">hal-02375192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Janet's algorithms on systems of linear partial differential equations</w:t>
+                <w:t xml:space="preserve">Chinese syzygies by insertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Iohara</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nohra Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 75 (1), pp.43-81. </w:t>
+              <w:t xml:space="preserve">Semigroup Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 104 (1), pp.88-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00407-020-00255-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00233-021-10244-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375192v2</w:t>
+                <w:t xml:space="preserve">hal-02015084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-reversal homotopical properties of concurrent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Calk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homology, Homotopy and Applications(HHA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (2), pp.31-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1395,51 +1395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hoffbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 293 (1-2), pp.113-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1473,64 +1473,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knuth's coherent presentations of plactic monoids of type A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohra Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (5), pp.1259-1288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1581,51 +1581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compositio Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 151 (5), pp.957-998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1672,51 +1672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identities among relations for higher-dimensional rewriting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires et congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26, pp.145-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1754,51 +1754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-dimensional normalisation strategies for acyclicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 231 (3-4), pp.2294-2351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1845,51 +1845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence in monoidal track categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (6), pp.931-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1936,51 +1936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-dimensional categories with finite derivation type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (18), pp.420-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2040,256 +2040,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract strategies and coherence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Completion of operadic rewriting systems by Gaussian elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Relational and Algebraic Methods in Computer Science RAMICS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Workshop of Confluence, 2021 (IWC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.15-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334734v1</w:t>
+                <w:t xml:space="preserve">hal-03334739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completion of operadic rewriting systems by Gaussian elimination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Abstract strategies and coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Calk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isaac Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop of Confluence, 2021 (IWC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Relational and Algebraic Methods in Computer Science RAMICS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France. pp.108-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88701-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334739v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completion in Operads via Essential Syzygies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2336,77 +2336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic critical pair lemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chenavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Chenavier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Confluence (IWC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2425,610 +2425,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence of monoids by insertions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coherence modulo relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Confluence, IWC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895068v1</w:t>
+                <w:t xml:space="preserve">hal-01895065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence modulo relations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coherence of monoids by insertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohra Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Confluence, IWC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895065v1</w:t>
+                <w:t xml:space="preserve">hal-01895068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological computations for term rewriting systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coherence of quasi-terminating decreasing 2-polygraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mimram</w:t>
+                <w:t xml:space="preserve">Clément Alleaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Formal Structures for Computation and Deduction (FSCD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.27:1-27:17</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Confluence, IWC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678175v1</w:t>
+                <w:t xml:space="preserve">hal-01718951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence of quasi-terminating decreasing 2-polygraphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homological computations for term rewriting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Alleaume</w:t>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Confluence, IWC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">1st International Conference on Formal Structures for Computation and Deduction (FSCD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.27:1-27:17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718951v1</w:t>
+                <w:t xml:space="preserve">hal-01678175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalue method with symmetry and vibration analysis of cyclic structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Confluence of linear rewriting and homology of algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hoffbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Algebra in Scientific Computing. CASC 2014.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Confluence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084948v1</w:t>
+                <w:t xml:space="preserve">hal-01105087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confluence of linear rewriting and homology of algebras</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eigenvalue method with symmetry and vibration analysis of cyclic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Confluence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Algebra in Scientific Computing. CASC 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.121-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10515-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105087v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Homotopical Completion Procedure with Applications to Coherence of Monoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTA - 24th International Conference on Rewriting Techniques and Applications - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Eindhoven, Netherlands. pp.223-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3094,64 +3094,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two algebraic byways from differential equations : Gröbner Bases and Quivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Iohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa-Hiko Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,64 +3227,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From analytical mechanical problems to rewriting theory through M. Janet's work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Iohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Two algebraic byways from differential equations : Gröbner Bases and Quivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, 2020, Algorithms and Computations in Mathematics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative linear rewriting: applications and generalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Two algebraic byways from differential equations: Gröbner bases and quivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, In press, Algorithms and Computations in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3400,51 +3400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Through Human-Computer Interaction and Mathematical Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Menezes da Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3539,51 +3539,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconte-moi... la persistance topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, Vol. 169, pp. 44-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3646,51 +3646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygraphic resolutions for operated algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,64 +3708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">String of columns rewriting and confluence of the jeu de taquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohra Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3783,64 +3783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence of string rewriting systems by decreasingness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3903,51 +3903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Blob: A Basic Topological Concept for &amp;quot;Hardware-Free&amp;quot; Distributed Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 02056, LIRMM (UM, CNRS). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4001,51 +4001,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de finitude homologique pour la non convergence des systèmes de réécriture de termes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4104,51 +4104,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures on Algebraic Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4335,51 +4335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981247v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Dagher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Madern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Calk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Struth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-025-09817-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Massacrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-024-09710-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00190-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161522v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945665v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chenavier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129521000426" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161580v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(4:9)2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898868v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2022.107037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015084v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohra Hage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-021-10244-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375192v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Iohara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-020-00255-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goubault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2020.v22.n2.a2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006220v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoffbeck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2185-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359677v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682233v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaussent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X14007842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426228v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531242v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2012.05.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470795v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012951100065X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326974v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0810.1442" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88701-8_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465552" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678175v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alleaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10515-4_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Hiko Saito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuki Takayama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673715v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26454-3_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Menezes da N&#243;brega" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0550-0_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PB67D7L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuan Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161577v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Calk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Struth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-025-09817-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Dagher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Madern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00190-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Massacrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-024-09710-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161522v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898868v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2022.107037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945665v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chenavier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129521000426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161580v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(4:9)2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375192v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Iohara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-020-00255-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015084v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohra Hage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-021-10244-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goubault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2020.v22.n2.a2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006220v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoffbeck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2185-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359677v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682233v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaussent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X14007842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426228v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531242v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2012.05.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470795v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012951100065X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326974v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0810.1442" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88701-8_7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465552" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alleaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10515-4_10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Hiko Saito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuki Takayama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673715v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26454-3_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Menezes da N&#243;brega" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0550-0_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PB67D7L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuan Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161577v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>