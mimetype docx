--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -115,616 +115,616 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Catoids, Higher Quantales and their Correspondences</w:t>
+                <w:t xml:space="preserve">Faithful Interpretation of Protein Structures through Weighted Persistent Homology Improves Evolutionary Distance Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Calk</w:t>
+                <w:t xml:space="preserve">Léa Bou Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Struth</w:t>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Categorical Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (4), pp.25. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10485-025-09817-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409389v1</w:t>
+                <w:t xml:space="preserve">hal-04981247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faithful Interpretation of Protein Structures through Weighted Persistent Homology Improves Evolutionary Distance Estimation</w:t>
+                <w:t xml:space="preserve">Higher Catoids, Higher Quantales and their Correspondences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bou Dagher</w:t>
+                <w:t xml:space="preserve">Cameron Calk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Madern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Malbos</w:t>
+                <w:t xml:space="preserve">Damien Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Georg Struth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
+              <w:t xml:space="preserve">Applied Categorical Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10485-025-09817-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981247v1</w:t>
+                <w:t xml:space="preserve">hal-05409389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent homology of partially ordered spaces</w:t>
+                <w:t xml:space="preserve">Persistent homology reveals strong phylogenetic signal in 3D protein structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Calk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Goubault</w:t>
+                <w:t xml:space="preserve">Léa Bou Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied and Computational Topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41468-024-00190-9⟩</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (4), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734319v1</w:t>
+                <w:t xml:space="preserve">hal-04599673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent homology reveals strong phylogenetic signal in 3D protein structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Single-set cubical categories and their formalisation with a proof assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Massacrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Georg Struth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (4), pp.158. </w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (4), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-024-09710-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599673v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-set cubical categories and their formalisation with a proof assistant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Persistent homology of partially ordered spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Calk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georg Struth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68 (4), pp.20. </w:t>
+              <w:t xml:space="preserve">Journal of Applied and Computational Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, p. 2247-2284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-024-09710-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41468-024-00190-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734324v1</w:t>
+                <w:t xml:space="preserve">hal-04734319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuffle polygraphic resolutions for operads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -765,382 +765,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent confluence modulo relations and double groupoids</w:t>
+                <w:t xml:space="preserve">Confluence of algebraic rewriting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chenavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2022.107037⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.870-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129521000426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898868v3</w:t>
+                <w:t xml:space="preserve">hal-02945665v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confluence of algebraic rewriting systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Algebraic coherent confluence and higher globular Kleene algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Calk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Struth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (7), pp.870-897. </w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960129521000426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/lmcs-18(4:9)2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945665v3</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic coherent confluence and higher globular Kleene algebras</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coherent confluence modulo relations and double groupoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Struth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226 (10), pp.107037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/lmcs-18(4:9)2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2022.107037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161580v2</w:t>
+                <w:t xml:space="preserve">hal-01898868v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Janet's algorithms on systems of linear partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Iohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 75 (1), pp.43-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1187,51 +1187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese syzygies by insertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohra Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semigroup Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 104 (1), pp.88-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1265,77 +1265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-reversal homotopical properties of concurrent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Calk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homology, Homotopy and Applications(HHA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (2), pp.31-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1395,51 +1395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hoffbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 293 (1-2), pp.113-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1486,51 +1486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knuth's coherent presentations of plactic monoids of type A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohra Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (5), pp.1259-1288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1581,51 +1581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compositio Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 151 (5), pp.957-998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1672,51 +1672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identities among relations for higher-dimensional rewriting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires et congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26, pp.145-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1754,51 +1754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-dimensional normalisation strategies for acyclicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 231 (3-4), pp.2294-2351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1845,51 +1845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence in monoidal track categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (6), pp.931-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1936,51 +1936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-dimensional categories with finite derivation type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (18), pp.420-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2046,64 +2046,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completion of operadic rewriting systems by Gaussian elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2141,77 +2141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract strategies and coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Calk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Relational and Algebraic Methods in Computer Science RAMICS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marseille, France. pp.108-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2245,51 +2245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completion in Operads via Essential Syzygies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2336,77 +2336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic critical pair lemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chenavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Confluence (IWC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2425,221 +2425,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence modulo relations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coherence of monoids by insertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohra Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Confluence, IWC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895065v1</w:t>
+                <w:t xml:space="preserve">hal-01895068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence of monoids by insertions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coherence modulo relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Confluence, IWC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895068v1</w:t>
+                <w:t xml:space="preserve">hal-01895065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence of quasi-terminating decreasing 2-polygraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alleaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2677,51 +2677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homological computations for term rewriting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2753,269 +2753,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confluence of linear rewriting and homology of algebras</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eigenvalue method with symmetry and vibration analysis of cyclic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Confluence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Algebra in Scientific Computing. CASC 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.121-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10515-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105087v1</w:t>
+                <w:t xml:space="preserve">hal-02084948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalue method with symmetry and vibration analysis of cyclic structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Confluence of linear rewriting and homology of algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hoffbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Algebra in Scientific Computing. CASC 2014.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop on Confluence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10515-4_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02084948v1</w:t>
+                <w:t xml:space="preserve">hal-01105087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Homotopical Completion Procedure with Applications to Coherence of Monoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3107,51 +3107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two algebraic byways from differential equations : Gröbner Bases and Quivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Iohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa-Hiko Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,51 +3240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From analytical mechanical problems to rewriting theory through M. Janet's work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Iohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Two algebraic byways from differential equations : Gröbner Bases and Quivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, 2020, Algorithms and Computations in Mathematics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative linear rewriting: applications and generalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Two algebraic byways from differential equations: Gröbner bases and quivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, In press, Algorithms and Computations in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3400,51 +3400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Through Human-Computer Interaction and Mathematical Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Menezes da Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3539,51 +3539,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconte-moi... la persistance topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, Vol. 169, pp. 44-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3646,51 +3646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygraphic resolutions for operated algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3721,51 +3721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">String of columns rewriting and confluence of the jeu de taquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohra Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3796,51 +3796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence of string rewriting systems by decreasingness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3903,51 +3903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Blob: A Basic Topological Concept for &amp;quot;Hardware-Free&amp;quot; Distributed Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 02056, LIRMM (UM, CNRS). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4001,51 +4001,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de finitude homologique pour la non convergence des systèmes de réécriture de termes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4104,51 +4104,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures on Algebraic Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4335,51 +4335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Calk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Struth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-025-09817-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Dagher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Madern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00190-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Massacrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-024-09710-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161522v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898868v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2022.107037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945665v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chenavier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129521000426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161580v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(4:9)2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375192v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Iohara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-020-00255-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015084v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohra Hage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-021-10244-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goubault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2020.v22.n2.a2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006220v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoffbeck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2185-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359677v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682233v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaussent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X14007842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426228v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531242v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2012.05.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470795v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012951100065X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326974v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0810.1442" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88701-8_7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465552" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alleaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10515-4_10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Hiko Saito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuki Takayama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673715v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26454-3_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Menezes da N&#243;brega" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0550-0_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PB67D7L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuan Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161577v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981247v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Dagher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Madern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Calk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Struth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-025-09817-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Massacrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-024-09710-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00190-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161522v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945665v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chenavier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129521000426" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161580v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(4:9)2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898868v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2022.107037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375192v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Iohara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-020-00255-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015084v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohra Hage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-021-10244-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goubault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2020.v22.n2.a2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006220v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoffbeck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2185-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359677v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682233v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaussent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X14007842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426228v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531242v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2012.05.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470795v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012951100065X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326974v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0810.1442" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88701-8_7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465552" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alleaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10515-4_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2013.223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Hiko Saito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuki Takayama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673715v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26454-3_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Menezes da N&#243;brega" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0550-0_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PB67D7L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuan Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161577v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>