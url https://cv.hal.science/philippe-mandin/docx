--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Mandin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8269-3095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184909988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for meteorological and load data uncertainty in the optimal design of off-grid hybrid renewable energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad A Lattieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.150309. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the accuracy of electrochemical techniques in predicting the industrial alkaline hydrogen production electrolyzer performance: Impacts of electrocatalyst surface changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falih Hamzah Edan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad Ali Lattieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsin Jweeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Operating Temperature on Ni–Fe Alloy Nanostructured Electrodes for Alkaline Electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Affranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luigi Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Miccichè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Cells of Microorganisms—A Powerful Bioanalytical Tool for Measuring Integral Parameters of Pollution: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Cheliukanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Gurkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Perchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Medvedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Lavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (5), pp.290. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15050290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized NiFeP alloy for overall water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luigi Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Scopelliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 250, pp.123257. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of two low-cost 5 kW alkaline electrolyzer prototypes' performances depending on size and applied voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadharshini Matheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Geothermal Heat Exchangers Using Comsol Non- Isothermal Pipe Flow Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Atiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naser Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad Ali Lattieff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Khwarizmi Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22153/kej.2025.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The laser pump X-ray probe system at LISA P08 PETRA III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Erik Warias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Petersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Carolin Hövelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Prasad Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (4), pp.779-790. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577524003400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-tracer laser-induced fluorescence thermometry for understanding bubble growth during nucleate boiling on oriented surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.125517. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Huff-n-Puff Process for Enhanced Oil Recovery: Integration of Surfactant Flooding with CO2 Oil Swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ratanpara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Donjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camron Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Procak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Aboubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (24), pp.12078. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app142412078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of a forest of NiFe nanowires in KOH and NaCl solution for water electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Proietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonafede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 467, pp.143120. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of three-dimensional flow over dual particles during settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 426, pp.118617. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd–Co-Based Electrodes for Hydrogen Production by Water Splitting in Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bonafede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.474. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16020474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on performance predictions of pumps as turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bezuglov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 292, pp.117235. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni-Fe-P Alloy for Alkaline Electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G.M. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pellitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.649-654. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET23100109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Interactions between electrogenerated bubbles and microfluidic phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (84), pp.32607-32630. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni-Fe-S Based Electrode for Hydrogen Production by Water Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pellitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 105, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET23105007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bubble growth on novel fin structures during pool boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.104568. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposited nickel–zinc alloy nanostructured electrodes for alkaline electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (21), pp.11302-11315. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.09.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Pool Boiling Heat Transfer on Novel Fin Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4313622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of the VOF Approach to Model an Electrogenerated Bubble with Marangoni Micro-Convection Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (8), pp.262. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7080262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumps as turbines regulation study through a decision-support algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Zilliox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.561-570. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.05.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and future applications of electrochemical energy conversion in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Brinkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-022-00242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni alloy nanowires as high efficiency electrode materials for alkaline electrolysers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Cannata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Cusumano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (72), pp.35777-35789. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.11.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide electrodeposition onto aluminium substrate exploration: new insights in the copper oxide electrodeposition from ionic liquids and deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hammache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (4), pp.286. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12034-021-02569-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Fe alloy nanostructured electrodes for water splitting in alkaline electrolyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Buccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 388, pp.138588. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of microporous granular activated carbon from Silver berry seeds using ZnCl2 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Benmahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafia Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Khettaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.657-669. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1536383X.2021.1878154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-monoethanolamine-induced oil swelling and viscosity reduction for enhanced oil recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ratanpara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Martiniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.109022. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2021.109022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Review of necessary thermophysical properties and their sensitivities with temperature and electrolyte mass fraction for alkaline water electrolysis multiphysics modelling” [Int J Hydrogen Energy 44 (2019) 4553–4569]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (42), pp.22244-22245. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.04.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of charge transport properties of a novel rubbery semiconductor via silver nanocomplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sandhya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105854. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2021.105854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian Two-Fluid Model of Alkaline Water Electrolysis for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (13), pp.3394. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13133394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Design Optimization of an Alkaline Water Electrolysis Cell for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chocron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.8425. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10238425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transport properties of semiconducting natural rubber (Cis 1,4-polyisoprene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 231, pp.111373. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2020.111373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni Based Anode and Cathode for Alkaline Water Electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Cusumano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (19), pp.3669. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12193669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of necessary thermophysical properties and their sensivities with temperature and electrolyte mass fractions for alkaline water electrolysis multiphysics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.4553 - 4569. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic wetting of an occlusion after droplet impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Rashidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for the bead mobility technique: A droplet-based viscometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (7), pp.749-759. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2019.1599320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough Curves Analysis and Statistical Design of Phenol Adsorption on Activated Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Benmahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Semra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemal Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.355-369. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of environmentally benign nonionic biosurfactant for enhanced oil recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seokju Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Mosavati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Michael Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 234, pp.48-55. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2018.06.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of small lead acid batteries regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merdrignac-Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (37), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07537.0009ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Over-Potential During Two-Phase Alkaline Water Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 128, pp.248-258. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase electrolysis processes to produce materials: The research of the bubble over-voltage decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of two-phase electrolysis processes: comparison with or without gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (12), pp.1145-1161. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-013-0598-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations of Two-Phase Electrolysis Processes for Electrical Energy Conversion in Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium Electrochemical Processing of Nano-structured Energy Conversion & Storage Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fukunaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hagiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nohira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hachiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Utiliz. Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations of Two-Phase Electrolysis Processes - Electrical Energy Conversion in Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wuthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 4 (No. 2), pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Factor Of Isopropanol Oxidation On IrO2 Based Electrodes Of Different Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization curves for an alkaline water electrolysis at a small pin vertical electrode to produce hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 56 (Issue 9), pp.2446-2454. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.12153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen consumption and power density in a co-flow planar SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bariza Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafia Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Mahmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiouf Belhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (11), pp.5022-5031. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Charge-Transfer Resistance to Deternine the Role of Guar and Activated Polyacrylamide in Copper Electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Ridd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Sheehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Of Fast (Fe3+/Fe2+), Moderate Cl2/Cl- And Slow (O2/H2O) Redox Couples Using IrO2 Based Electrodes Of Different Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wuthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effectiveness factor of an outer-sphere redox couple (Fe3+/Fe2+) using rotating disk Ti/IrO2 electrodes of different loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Herrera Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Fóti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Comninellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (8), pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-9813-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Engineering Modelling of the Electrodes Kinetic Properties During Two-Phase Sustainable Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Computer Aided Chemical Engineering, 27, pp.435-440. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(09)70293-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational Effects on Electrochemically Evolved Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Osaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hagiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Utiliz Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Consumption And Power Density In A Co-Flow Planar SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.5022-5031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase electrolysis process: From the bubble to the electrochemical cell properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ait Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (11), pp.1926-1932. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gravity and pressure on pool fire-type diffusion flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Most</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium (International) on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (1), pp.1311-1317. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0082-0784(96)80349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Mandin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8269-3095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184909988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the accuracy of electrochemical techniques in predicting the industrial alkaline hydrogen production electrolyzer performance: Impacts of electrocatalyst surface changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falih Hamzah Edan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad Ali Lattieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsin Jweeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for meteorological and load data uncertainty in the optimal design of off-grid hybrid renewable energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad A Lattieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.150309. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Operating Temperature on Ni–Fe Alloy Nanostructured Electrodes for Alkaline Electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Affranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luigi Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Miccichè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Cells of Microorganisms—A Powerful Bioanalytical Tool for Measuring Integral Parameters of Pollution: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Cheliukanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Gurkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Perchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Medvedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Lavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (5), pp.290. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15050290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized NiFeP alloy for overall water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luigi Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Scopelliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 250, pp.123257. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of two low-cost 5 kW alkaline electrolyzer prototypes' performances depending on size and applied voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadharshini Matheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Geothermal Heat Exchangers Using Comsol Non- Isothermal Pipe Flow Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Atiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naser Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad Ali Lattieff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Khwarizmi Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22153/kej.2025.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The laser pump X-ray probe system at LISA P08 PETRA III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Erik Warias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Petersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Carolin Hövelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Prasad Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (4), pp.779-790. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577524003400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-tracer laser-induced fluorescence thermometry for understanding bubble growth during nucleate boiling on oriented surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.125517. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Huff-n-Puff Process for Enhanced Oil Recovery: Integration of Surfactant Flooding with CO2 Oil Swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ratanpara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Donjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camron Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Procak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Aboubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (24), pp.12078. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app142412078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of three-dimensional flow over dual particles during settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 426, pp.118617. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of a forest of NiFe nanowires in KOH and NaCl solution for water electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Proietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonafede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 467, pp.143120. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd–Co-Based Electrodes for Hydrogen Production by Water Splitting in Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bonafede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.474. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16020474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on performance predictions of pumps as turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bezuglov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 292, pp.117235. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni-Fe-P Alloy for Alkaline Electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G.M. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pellitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.649-654. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET23100109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Interactions between electrogenerated bubbles and microfluidic phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (84), pp.32607-32630. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni-Fe-S Based Electrode for Hydrogen Production by Water Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pellitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 105, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET23105007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bubble growth on novel fin structures during pool boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.104568. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposited nickel–zinc alloy nanostructured electrodes for alkaline electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (21), pp.11302-11315. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.09.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Pool Boiling Heat Transfer on Novel Fin Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4313622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of the VOF Approach to Model an Electrogenerated Bubble with Marangoni Micro-Convection Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (8), pp.262. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7080262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumps as turbines regulation study through a decision-support algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Zilliox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.561-570. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.05.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and future applications of electrochemical energy conversion in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Brinkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-022-00242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni alloy nanowires as high efficiency electrode materials for alkaline electrolysers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Cannata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Cusumano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (72), pp.35777-35789. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.11.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide electrodeposition onto aluminium substrate exploration: new insights in the copper oxide electrodeposition from ionic liquids and deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hammache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (4), pp.286. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12034-021-02569-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Fe alloy nanostructured electrodes for water splitting in alkaline electrolyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Buccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 388, pp.138588. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of microporous granular activated carbon from Silver berry seeds using ZnCl2 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Benmahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafia Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Khettaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.657-669. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1536383X.2021.1878154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-monoethanolamine-induced oil swelling and viscosity reduction for enhanced oil recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ratanpara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Martiniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.109022. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2021.109022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Review of necessary thermophysical properties and their sensitivities with temperature and electrolyte mass fraction for alkaline water electrolysis multiphysics modelling” [Int J Hydrogen Energy 44 (2019) 4553–4569]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (42), pp.22244-22245. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.04.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of charge transport properties of a novel rubbery semiconductor via silver nanocomplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sandhya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105854. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2021.105854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian Two-Fluid Model of Alkaline Water Electrolysis for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (13), pp.3394. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13133394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Design Optimization of an Alkaline Water Electrolysis Cell for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chocron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.8425. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10238425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transport properties of semiconducting natural rubber (Cis 1,4-polyisoprene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 231, pp.111373. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2020.111373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni Based Anode and Cathode for Alkaline Water Electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Cusumano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (19), pp.3669. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12193669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of necessary thermophysical properties and their sensivities with temperature and electrolyte mass fractions for alkaline water electrolysis multiphysics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.4553 - 4569. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic wetting of an occlusion after droplet impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Rashidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for the bead mobility technique: A droplet-based viscometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (7), pp.749-759. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2019.1599320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough Curves Analysis and Statistical Design of Phenol Adsorption on Activated Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Benmahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Semra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemal Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.355-369. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of environmentally benign nonionic biosurfactant for enhanced oil recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seokju Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Mosavati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Michael Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 234, pp.48-55. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2018.06.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of small lead acid batteries regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merdrignac-Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (37), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07537.0009ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Over-Potential During Two-Phase Alkaline Water Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 128, pp.248-258. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase electrolysis processes to produce materials: The research of the bubble over-voltage decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of two-phase electrolysis processes: comparison with or without gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (12), pp.1145-1161. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-013-0598-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations of Two-Phase Electrolysis Processes for Electrical Energy Conversion in Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium Electrochemical Processing of Nano-structured Energy Conversion & Storage Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fukunaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hagiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nohira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hachiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Utiliz. Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations of Two-Phase Electrolysis Processes - Electrical Energy Conversion in Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wuthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 4 (No. 2), pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Factor Of Isopropanol Oxidation On IrO2 Based Electrodes Of Different Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization curves for an alkaline water electrolysis at a small pin vertical electrode to produce hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 56 (Issue 9), pp.2446-2454. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.12153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen consumption and power density in a co-flow planar SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bariza Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafia Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Mahmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiouf Belhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (11), pp.5022-5031. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Charge-Transfer Resistance to Deternine the Role of Guar and Activated Polyacrylamide in Copper Electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Ridd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Sheehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Of Fast (Fe3+/Fe2+), Moderate Cl2/Cl- And Slow (O2/H2O) Redox Couples Using IrO2 Based Electrodes Of Different Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wuthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effectiveness factor of an outer-sphere redox couple (Fe3+/Fe2+) using rotating disk Ti/IrO2 electrodes of different loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Herrera Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Fóti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Comninellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (8), pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-9813-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Engineering Modelling of the Electrodes Kinetic Properties During Two-Phase Sustainable Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Computer Aided Chemical Engineering, 27, pp.435-440. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(09)70293-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Consumption And Power Density In A Co-Flow Planar SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.5022-5031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational Effects on Electrochemically Evolved Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Osaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hagiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Utiliz Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase electrolysis process: From the bubble to the electrochemical cell properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ait Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (11), pp.1926-1932. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gravity and pressure on pool fire-type diffusion flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Most</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium (International) on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (1), pp.1311-1317. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0082-0784(96)80349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E55DFE0D"/>
+    <w:nsid w:val="D824F8D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-mandin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8269-3095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184909988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Struyven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeongsub Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinda Inguanta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkad A Lattieff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150309" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falih Hamzah Edan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkad Ali Lattieff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin Jweeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Affranchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luigi Oliveri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Miccich&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carbone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05122361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Cheliukanov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gurkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Perchikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Medvedeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lavrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15050290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05122365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Patella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Scopelliti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05030313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rabillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Thappily" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadharshini Matheswaran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05042885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Atiya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naser Hussein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Abed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22153/kej.2025.01.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Erik Warias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Petersdorf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Carolin H&#246;velmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad Giri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lemke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577524003400" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Ghazvini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Hafez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ratanpara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Donjuan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camron Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Procak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Aboubakar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142412078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proietto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonafede" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Oliveri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118617" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zanca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ganci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonafede" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020474" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Marre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bezuglov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117235" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carbone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G.M. Caruso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Patella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miceli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pellitteri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23100109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.333" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caruso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23105007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104568" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021013v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buccheri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannata" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4313622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyi Guo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7080262" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Zilliox" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rammal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.05.128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brinkert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-022-00242-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cannata" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Cusumano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.11.208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zaidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Makhloufi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touazi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hammache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-021-02569-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Buccheri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138588" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benmahdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khettaf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kolli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2021.1878154" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Martiniere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dagois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Bideau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.04.137" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandhya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105854" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021036v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kiener" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238425" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Baguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193669" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rashidian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.12.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCQ2K2Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1599320" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Semra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Haddad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800402" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokju Seo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mastiani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Mosavati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Michael Peters" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.06.111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQ2N59P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499601v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07537.0009ecst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derhoumi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf W&#252;thrich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.068" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7LBDWSN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Derhoumi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-013-0598-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QS7RK4D2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W&#252;thrich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025390v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukunaka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Homma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hagiwara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nohira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachiya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wuthrich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Calderon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsaounis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715814v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12153" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2L5044R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715852v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ben Moussa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Zitouni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Mahmah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiouf Belhamel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.034" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S23Z4LF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Fabian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ridd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Sheehan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Herrera Calderon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy F&#243;ti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Comninellis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9813-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025022v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70293-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025041v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osaki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wakatsuki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Miranda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitouni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oulmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhamel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05027843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Aissa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamburger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.10.018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Most" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joulain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80349-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM35SS0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-mandin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8269-3095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184909988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falih Hamzah Edan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkad Ali Lattieff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin Jweeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mandin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Struyven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeongsub Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinda Inguanta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkad A Lattieff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Affranchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luigi Oliveri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Miccich&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carbone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05122361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Cheliukanov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gurkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Perchikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Medvedeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lavrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15050290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05122365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Patella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Scopelliti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05030313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rabillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Thappily" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadharshini Matheswaran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05042885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Atiya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naser Hussein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Abed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22153/kej.2025.01.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Erik Warias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Petersdorf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Carolin H&#246;velmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad Giri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lemke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577524003400" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Ghazvini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Hafez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ratanpara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Donjuan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camron Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Procak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Aboubakar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142412078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118617" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proietto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonafede" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Oliveri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zanca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ganci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonafede" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020474" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Marre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bezuglov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117235" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carbone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G.M. Caruso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Patella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miceli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pellitteri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23100109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.333" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caruso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23105007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104568" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021013v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buccheri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannata" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4313622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyi Guo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7080262" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Zilliox" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rammal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.05.128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brinkert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-022-00242-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cannata" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Cusumano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.11.208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zaidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Makhloufi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touazi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hammache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-021-02569-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Buccheri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138588" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benmahdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khettaf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kolli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2021.1878154" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Martiniere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dagois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Bideau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.04.137" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandhya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105854" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021036v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kiener" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238425" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Baguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193669" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rashidian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.12.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCQ2K2Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1599320" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Semra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Haddad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800402" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokju Seo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mastiani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Mosavati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Michael Peters" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.06.111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQ2N59P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499601v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07537.0009ecst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derhoumi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf W&#252;thrich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.068" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7LBDWSN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Derhoumi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-013-0598-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QS7RK4D2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W&#252;thrich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025390v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukunaka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Homma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hagiwara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nohira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachiya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wuthrich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Calderon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsaounis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715814v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12153" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2L5044R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715852v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ben Moussa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Zitouni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Mahmah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiouf Belhamel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.034" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S23Z4LF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Fabian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ridd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Sheehan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Herrera Calderon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy F&#243;ti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Comninellis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9813-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025022v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70293-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025013v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitouni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oulmi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhamel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025041v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osaki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawai" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wakatsuki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Miranda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05027843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Aissa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamburger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.10.018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Most" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joulain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80349-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM35SS0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>