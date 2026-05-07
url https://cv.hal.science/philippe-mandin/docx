--- v1 (2026-04-01)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Mandin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8269-3095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184909988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the accuracy of electrochemical techniques in predicting the industrial alkaline hydrogen production electrolyzer performance: Impacts of electrocatalyst surface changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falih Hamzah Edan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad Ali Lattieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsin Jweeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for meteorological and load data uncertainty in the optimal design of off-grid hybrid renewable energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad A Lattieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.150309. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Operating Temperature on Ni–Fe Alloy Nanostructured Electrodes for Alkaline Electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Affranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luigi Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Miccichè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Cells of Microorganisms—A Powerful Bioanalytical Tool for Measuring Integral Parameters of Pollution: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Cheliukanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Gurkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Perchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Medvedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Lavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (5), pp.290. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15050290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized NiFeP alloy for overall water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luigi Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Scopelliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 250, pp.123257. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of two low-cost 5 kW alkaline electrolyzer prototypes' performances depending on size and applied voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadharshini Matheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Geothermal Heat Exchangers Using Comsol Non- Isothermal Pipe Flow Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Atiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naser Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad Ali Lattieff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Khwarizmi Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22153/kej.2025.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The laser pump X-ray probe system at LISA P08 PETRA III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Erik Warias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Petersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Carolin Hövelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Prasad Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (4), pp.779-790. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577524003400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-tracer laser-induced fluorescence thermometry for understanding bubble growth during nucleate boiling on oriented surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.125517. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Huff-n-Puff Process for Enhanced Oil Recovery: Integration of Surfactant Flooding with CO2 Oil Swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ratanpara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Donjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camron Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Procak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Aboubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (24), pp.12078. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app142412078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of three-dimensional flow over dual particles during settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 426, pp.118617. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of a forest of NiFe nanowires in KOH and NaCl solution for water electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Proietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonafede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 467, pp.143120. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd–Co-Based Electrodes for Hydrogen Production by Water Splitting in Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bonafede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.474. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16020474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on performance predictions of pumps as turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bezuglov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 292, pp.117235. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni-Fe-P Alloy for Alkaline Electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G.M. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pellitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.649-654. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET23100109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Interactions between electrogenerated bubbles and microfluidic phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (84), pp.32607-32630. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni-Fe-S Based Electrode for Hydrogen Production by Water Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pellitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 105, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET23105007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bubble growth on novel fin structures during pool boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.104568. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposited nickel–zinc alloy nanostructured electrodes for alkaline electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (21), pp.11302-11315. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.09.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Pool Boiling Heat Transfer on Novel Fin Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4313622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of the VOF Approach to Model an Electrogenerated Bubble with Marangoni Micro-Convection Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (8), pp.262. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7080262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumps as turbines regulation study through a decision-support algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Zilliox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.561-570. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.05.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and future applications of electrochemical energy conversion in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Brinkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-022-00242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni alloy nanowires as high efficiency electrode materials for alkaline electrolysers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Cannata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Cusumano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (72), pp.35777-35789. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.11.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide electrodeposition onto aluminium substrate exploration: new insights in the copper oxide electrodeposition from ionic liquids and deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hammache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (4), pp.286. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12034-021-02569-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Fe alloy nanostructured electrodes for water splitting in alkaline electrolyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Buccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 388, pp.138588. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of microporous granular activated carbon from Silver berry seeds using ZnCl2 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Benmahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafia Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Khettaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.657-669. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1536383X.2021.1878154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-monoethanolamine-induced oil swelling and viscosity reduction for enhanced oil recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ratanpara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Martiniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.109022. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2021.109022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Review of necessary thermophysical properties and their sensitivities with temperature and electrolyte mass fraction for alkaline water electrolysis multiphysics modelling” [Int J Hydrogen Energy 44 (2019) 4553–4569]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (42), pp.22244-22245. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.04.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of charge transport properties of a novel rubbery semiconductor via silver nanocomplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sandhya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105854. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2021.105854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian Two-Fluid Model of Alkaline Water Electrolysis for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (13), pp.3394. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13133394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Design Optimization of an Alkaline Water Electrolysis Cell for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chocron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.8425. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10238425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transport properties of semiconducting natural rubber (Cis 1,4-polyisoprene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 231, pp.111373. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2020.111373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni Based Anode and Cathode for Alkaline Water Electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Cusumano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (19), pp.3669. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12193669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of necessary thermophysical properties and their sensivities with temperature and electrolyte mass fractions for alkaline water electrolysis multiphysics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.4553 - 4569. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic wetting of an occlusion after droplet impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Rashidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for the bead mobility technique: A droplet-based viscometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (7), pp.749-759. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2019.1599320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough Curves Analysis and Statistical Design of Phenol Adsorption on Activated Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Benmahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Semra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemal Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.355-369. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of environmentally benign nonionic biosurfactant for enhanced oil recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seokju Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Mosavati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Michael Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 234, pp.48-55. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2018.06.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of small lead acid batteries regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merdrignac-Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (37), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07537.0009ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Over-Potential During Two-Phase Alkaline Water Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 128, pp.248-258. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase electrolysis processes to produce materials: The research of the bubble over-voltage decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of two-phase electrolysis processes: comparison with or without gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (12), pp.1145-1161. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-013-0598-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations of Two-Phase Electrolysis Processes for Electrical Energy Conversion in Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium Electrochemical Processing of Nano-structured Energy Conversion & Storage Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fukunaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hagiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nohira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hachiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Utiliz. Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations of Two-Phase Electrolysis Processes - Electrical Energy Conversion in Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wuthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 4 (No. 2), pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Factor Of Isopropanol Oxidation On IrO2 Based Electrodes Of Different Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization curves for an alkaline water electrolysis at a small pin vertical electrode to produce hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 56 (Issue 9), pp.2446-2454. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.12153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen consumption and power density in a co-flow planar SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bariza Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafia Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Mahmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiouf Belhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (11), pp.5022-5031. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Charge-Transfer Resistance to Deternine the Role of Guar and Activated Polyacrylamide in Copper Electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Ridd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Sheehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Of Fast (Fe3+/Fe2+), Moderate Cl2/Cl- And Slow (O2/H2O) Redox Couples Using IrO2 Based Electrodes Of Different Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wuthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effectiveness factor of an outer-sphere redox couple (Fe3+/Fe2+) using rotating disk Ti/IrO2 electrodes of different loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Herrera Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Fóti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Comninellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (8), pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-9813-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Engineering Modelling of the Electrodes Kinetic Properties During Two-Phase Sustainable Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Computer Aided Chemical Engineering, 27, pp.435-440. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(09)70293-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Consumption And Power Density In A Co-Flow Planar SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.5022-5031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational Effects on Electrochemically Evolved Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Osaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hagiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Utiliz Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase electrolysis process: From the bubble to the electrochemical cell properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ait Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (11), pp.1926-1932. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gravity and pressure on pool fire-type diffusion flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Most</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium (International) on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (1), pp.1311-1317. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0082-0784(96)80349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Mandin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8269-3095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184909988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for meteorological and load data uncertainty in the optimal design of off-grid hybrid renewable energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad A Lattieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.150309. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the accuracy of electrochemical techniques in predicting the industrial alkaline hydrogen production electrolyzer performance: Impacts of electrocatalyst surface changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falih Hamzah Edan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad Ali Lattieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsin Jweeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Operating Temperature on Ni–Fe Alloy Nanostructured Electrodes for Alkaline Electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Affranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luigi Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Miccichè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Cells of Microorganisms—A Powerful Bioanalytical Tool for Measuring Integral Parameters of Pollution: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Cheliukanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Gurkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Perchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Medvedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Lavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (5), pp.290. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15050290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized NiFeP alloy for overall water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Luigi Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Scopelliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 250, pp.123257. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of two low-cost 5 kW alkaline electrolyzer prototypes' performances depending on size and applied voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadharshini Matheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Geothermal Heat Exchangers Using Comsol Non- Isothermal Pipe Flow Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Atiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naser Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farkad Ali Lattieff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Khwarizmi Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22153/kej.2025.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The laser pump X-ray probe system at LISA P08 PETRA III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Erik Warias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Petersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Carolin Hövelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Prasad Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (4), pp.779-790. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577524003400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-tracer laser-induced fluorescence thermometry for understanding bubble growth during nucleate boiling on oriented surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.125517. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Huff-n-Puff Process for Enhanced Oil Recovery: Integration of Surfactant Flooding with CO2 Oil Swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ratanpara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Donjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camron Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Procak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Aboubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (24), pp.12078. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app142412078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of a forest of NiFe nanowires in KOH and NaCl solution for water electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Proietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonafede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 467, pp.143120. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of three-dimensional flow over dual particles during settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 426, pp.118617. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd–Co-Based Electrodes for Hydrogen Production by Water Splitting in Acidic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bonafede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.474. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16020474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on performance predictions of pumps as turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bezuglov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 292, pp.117235. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni-Fe-P Alloy for Alkaline Electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G.M. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pellitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.649-654. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET23100109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Interactions between electrogenerated bubbles and microfluidic phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (84), pp.32607-32630. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni-Fe-S Based Electrode for Hydrogen Production by Water Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pellitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 105, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET23105007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of bubble growth on novel fin structures during pool boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.104568. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposited nickel–zinc alloy nanostructured electrodes for alkaline electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cannata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (21), pp.11302-11315. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.09.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Pool Boiling Heat Transfer on Novel Fin Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4313622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of the VOF Approach to Model an Electrogenerated Bubble with Marangoni Micro-Convection Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Struyven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinda Inguanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (8), pp.262. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7080262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumps as turbines regulation study through a decision-support algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Zilliox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.561-570. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.05.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and future applications of electrochemical energy conversion in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Brinkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-022-00242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni alloy nanowires as high efficiency electrode materials for alkaline electrolysers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Cannata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Cusumano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (72), pp.35777-35789. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.11.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide electrodeposition onto aluminium substrate exploration: new insights in the copper oxide electrodeposition from ionic liquids and deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hammache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (4), pp.286. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12034-021-02569-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Fe alloy nanostructured electrodes for water splitting in alkaline electrolyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Buccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 388, pp.138588. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of microporous granular activated carbon from Silver berry seeds using ZnCl2 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Benmahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafia Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Khettaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.657-669. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1536383X.2021.1878154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-monoethanolamine-induced oil swelling and viscosity reduction for enhanced oil recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ratanpara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Martiniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Ghazvini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.109022. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2021.109022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Review of necessary thermophysical properties and their sensitivities with temperature and electrolyte mass fraction for alkaline water electrolysis multiphysics modelling” [Int J Hydrogen Energy 44 (2019) 4553–4569]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (42), pp.22244-22245. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.04.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of charge transport properties of a novel rubbery semiconductor via silver nanocomplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sandhya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105854. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2021.105854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian Two-Fluid Model of Alkaline Water Electrolysis for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (13), pp.3394. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13133394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Design Optimization of an Alkaline Water Electrolysis Cell for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chocron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.8425. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10238425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transport properties of semiconducting natural rubber (Cis 1,4-polyisoprene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Thappily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 231, pp.111373. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2020.111373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Ni Based Anode and Cathode for Alkaline Water Electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Cusumano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (19), pp.3669. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12193669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of necessary thermophysical properties and their sensivities with temperature and electrolyte mass fractions for alkaline water electrolysis multiphysics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeongsub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.4553 - 4569. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic wetting of an occlusion after droplet impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Rashidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for the bead mobility technique: A droplet-based viscometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (7), pp.749-759. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2019.1599320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough Curves Analysis and Statistical Design of Phenol Adsorption on Activated Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Benmahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Semra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemal Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.355-369. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of environmentally benign nonionic biosurfactant for enhanced oil recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seokju Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Mosavati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Michael Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 234, pp.48-55. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2018.06.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of small lead acid batteries regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merdrignac-Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (37), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07537.0009ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Over-Potential During Two-Phase Alkaline Water Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 128, pp.248-258. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase electrolysis processes to produce materials: The research of the bubble over-voltage decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of two-phase electrolysis processes: comparison with or without gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (12), pp.1145-1161. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-013-0598-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations of Two-Phase Electrolysis Processes for Electrical Energy Conversion in Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium Electrochemical Processing of Nano-structured Energy Conversion & Storage Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fukunaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hagiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nohira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hachiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Utiliz. Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigations of Two-Phase Electrolysis Processes - Electrical Energy Conversion in Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Derhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wuthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 4 (No. 2), pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Factor Of Isopropanol Oxidation On IrO2 Based Electrodes Of Different Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization curves for an alkaline water electrolysis at a small pin vertical electrode to produce hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 56 (Issue 9), pp.2446-2454. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.12153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen consumption and power density in a co-flow planar SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bariza Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafia Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Mahmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiouf Belhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (11), pp.5022-5031. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Charge-Transfer Resistance to Deternine the Role of Guar and Activated Polyacrylamide in Copper Electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Ridd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Sheehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Of Fast (Fe3+/Fe2+), Moderate Cl2/Cl- And Slow (O2/H2O) Redox Couples Using IrO2 Based Electrodes Of Different Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wuthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Engineering Modelling of the Electrodes Kinetic Properties During Two-Phase Sustainable Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Computer Aided Chemical Engineering, 27, pp.435-440. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(09)70293-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effectiveness factor of an outer-sphere redox couple (Fe3+/Fe2+) using rotating disk Ti/IrO2 electrodes of different loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Herrera Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Fóti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Comninellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (8), pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-9813-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational Effects on Electrochemically Evolved Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Osaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hagiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Utiliz Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Consumption And Power Density In A Co-Flow Planar SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.5022-5031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase electrolysis process: From the bubble to the electrochemical cell properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ait Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (11), pp.1926-1932. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gravity and pressure on pool fire-type diffusion flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Most</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium (International) on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (1), pp.1311-1317. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0082-0784(96)80349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D824F8D6"/>
+    <w:nsid w:val="3A2A59DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-mandin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8269-3095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184909988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falih Hamzah Edan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkad Ali Lattieff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin Jweeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mandin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Struyven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeongsub Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinda Inguanta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkad A Lattieff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Affranchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luigi Oliveri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Miccich&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carbone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05122361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Cheliukanov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gurkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Perchikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Medvedeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lavrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15050290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05122365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Patella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Scopelliti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05030313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rabillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Thappily" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadharshini Matheswaran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05042885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Atiya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naser Hussein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Abed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22153/kej.2025.01.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Erik Warias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Petersdorf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Carolin H&#246;velmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad Giri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lemke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577524003400" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Ghazvini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Hafez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ratanpara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Donjuan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camron Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Procak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Aboubakar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142412078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118617" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proietto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonafede" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Oliveri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zanca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ganci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonafede" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020474" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Marre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bezuglov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117235" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carbone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G.M. Caruso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Patella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miceli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pellitteri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23100109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.333" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caruso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23105007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104568" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021013v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buccheri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannata" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4313622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyi Guo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7080262" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Zilliox" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rammal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.05.128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brinkert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-022-00242-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cannata" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Cusumano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.11.208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zaidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Makhloufi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touazi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hammache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-021-02569-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Buccheri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138588" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benmahdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khettaf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kolli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2021.1878154" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Martiniere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dagois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Bideau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.04.137" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandhya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105854" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021036v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kiener" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238425" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Baguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193669" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rashidian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.12.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCQ2K2Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1599320" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Semra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Haddad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800402" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokju Seo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mastiani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Mosavati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Michael Peters" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.06.111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQ2N59P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499601v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07537.0009ecst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derhoumi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf W&#252;thrich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.068" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7LBDWSN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Derhoumi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-013-0598-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QS7RK4D2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W&#252;thrich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025390v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukunaka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Homma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hagiwara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nohira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachiya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wuthrich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Calderon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsaounis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715814v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12153" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2L5044R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715852v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ben Moussa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Zitouni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Mahmah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiouf Belhamel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.034" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S23Z4LF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Fabian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ridd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Sheehan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Herrera Calderon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy F&#243;ti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Comninellis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9813-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025022v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70293-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025013v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitouni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oulmi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhamel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025041v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osaki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawai" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wakatsuki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Miranda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05027843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Aissa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamburger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.10.018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Most" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joulain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80349-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM35SS0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-mandin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8269-3095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184909988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Struyven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeongsub Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinda Inguanta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkad A Lattieff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150309" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falih Hamzah Edan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkad Ali Lattieff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin Jweeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Affranchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Luigi Oliveri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Miccich&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carbone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05122361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Cheliukanov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gurkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Perchikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Medvedeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lavrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15050290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05122365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Patella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Scopelliti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05030313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rabillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Thappily" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadharshini Matheswaran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05042885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Atiya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naser Hussein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Abed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22153/kej.2025.01.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Erik Warias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Petersdorf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Carolin H&#246;velmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad Giri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lemke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577524003400" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Ghazvini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Hafez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ratanpara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Donjuan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camron Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Procak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Aboubakar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142412078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proietto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonafede" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Oliveri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118617" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zanca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ganci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonafede" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020474" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Marre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bezuglov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117235" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carbone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G.M. Caruso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Patella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Miceli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pellitteri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23100109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.333" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caruso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23105007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104568" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021013v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buccheri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cannata" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4313622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyi Guo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7080262" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Zilliox" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rammal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.05.128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brinkert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-022-00242-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cannata" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Cusumano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.11.208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zaidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Makhloufi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touazi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hammache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-021-02569-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Buccheri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138588" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benmahdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khettaf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kolli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2021.1878154" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Martiniere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dagois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Bideau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.04.137" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandhya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105854" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021036v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kiener" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238425" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Baguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193669" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rashidian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.12.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCQ2K2Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1599320" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05021102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Semra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Haddad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800402" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokju Seo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mastiani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Mosavati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Michael Peters" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.06.111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQ2N59P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499601v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07537.0009ecst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derhoumi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf W&#252;thrich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.068" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7LBDWSN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Derhoumi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-013-0598-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QS7RK4D2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W&#252;thrich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025390v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukunaka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Homma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hagiwara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nohira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachiya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wuthrich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Calderon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsaounis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715814v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12153" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2L5044R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715852v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ben Moussa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bariza Zitouni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Mahmah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiouf Belhamel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.034" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S23Z4LF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Fabian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ridd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Sheehan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70293-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05024965v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Herrera Calderon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy F&#243;ti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Comninellis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9813-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025041v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osaki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wakatsuki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Miranda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05025013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Moussa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitouni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oulmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhamel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05027843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Aissa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamburger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.10.018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05020488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Most" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joulain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80349-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM35SS0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>