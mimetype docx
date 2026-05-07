--- v0 (2026-03-05)
+++ v1 (2026-05-07)
@@ -1581,269 +1581,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive UHF RFID system evaluation in a retail environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the positioning of wireless sensors for communication at 2.4 GHz inside the train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Biaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Iben Jellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Multidisciplinary Conference on Computer and Energy Science (SpliTech)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Fez, Morocco. paper NET-4, 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WITS.2017.7934612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270105v1</w:t>
+                <w:t xml:space="preserve">hal-03270092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the positioning of wireless sensors for communication at 2.4 GHz inside the train</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive UHF RFID system evaluation in a retail environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Multidisciplinary Conference on Computer and Energy Science (SpliTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Split, Croatia. pp.111-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WITS.2017.7934612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03270092v1</w:t>
+                <w:t xml:space="preserve">hal-03270105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la lecture de tags RFID situés à l'intérieur d'un véhicule à partir d'un interrogateur extérieur</w:t>
               </w:r>
@@ -2426,51 +2426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079339v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mariage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31832-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81246-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab8a6d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handeme Nguema Igondjo My-Mirabelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Farhat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Iliev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2844739" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03843831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Biaou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Iben Jellal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picheta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrya-Anna Chhuon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maricot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Vassiliadis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stathopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/827/1/012030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934612" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Handeme Nguema" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Handeme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deniau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seetharamdoo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rioult" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399371" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079339v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mariage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31832-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81246-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab8a6d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handeme Nguema Igondjo My-Mirabelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Farhat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Iliev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2844739" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03843831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Biaou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Iben Jellal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picheta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrya-Anna Chhuon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maricot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Vassiliadis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stathopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/827/1/012030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934612" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Handeme Nguema" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Handeme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deniau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seetharamdoo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rioult" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399371" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>