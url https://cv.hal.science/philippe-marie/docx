--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.183273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097098v1</w:t>
+                <w:t xml:space="preserve">hal-05223847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Gonçalves</w:t>
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.183273. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223847v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial Zirconia Surfaces from Organocatalyzed Atom-Transfer Radical Polymerization</w:t>
               </w:r>
@@ -789,90 +789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Ben-Hadj-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dezanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,77 +1593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and study of Tb$^{3+}$ doped Nb$_2$O$_5$ thin films by radiofrequency magnetron sputtering: photoluminescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Horcholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1861,90 +1861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (7), pp.1801516. </w:t>
@@ -2059,5946 +2059,6580 @@
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 59, pp.126-136. </w:t>
+              <w:t xml:space="preserve">, 2019, 59 (1), pp.126-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.59.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305309v1</w:t>
+                <w:t xml:space="preserve">hal-05564463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
+                <w:t xml:space="preserve">Effect of the Substrate Temperature on the Properties of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Thin Films Prepared by Ultrasonic Spray for Solar Cells Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amara Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bechiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.59.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693808v1</w:t>
+                <w:t xml:space="preserve">hal-02305309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+                <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (2), pp.021905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528406v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Podhorodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rapid thermal treatments on the physical properties of Cobalt Doped ZnO Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ehré</w:t>
+                <w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ing-Song Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2016.90⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413010v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Devices Transport Simulation Lifetime and Relaxation Semiconductor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of rapid thermal treatments on the physical properties of Cobalt Doped ZnO Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2), pp.163-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2016.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149679v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Devices Transport Simulation Lifetime and Relaxation Semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fadila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138059v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration determination and activation of rare earth dopants in zinc oxide thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and modeling of Schottky diodes based on bulk GaN unintentionally doped</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ziani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">M. Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01149627v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of Schottky diodes based on bulk GaN unintentionally doped</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Mostefaoui</w:t>
+                <w:t xml:space="preserve">Energy transfer mechanism between terbium and europium ions in zinc oxide and zinc silicates thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tdf.2013.11.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149661v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer mechanism between terbium and europium ions in zinc oxide and zinc silicates thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Frilay</w:t>
+                <w:t xml:space="preserve">Concentration determination and activation of rare earth dopants in zinc oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tempez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tdf.2013.11.122⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (9-10), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149623v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of thermally evaporated Cu2SnSe3 ternary semiconductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Benslim</w:t>
+                <w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.06.022⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.52-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149674v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterisation of BaTiO3 thin films deposited on SrRuO3/YSZ buffered silicon substrates and silicon microcantilevers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Boisserie</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of thermally evaporated Cu2SnSe3 ternary semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bechiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4863542⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977777v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si-rich Al2O3 films grown by RF magnetron sputtering: structural and photoluminescence properties versus annealing treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrian Kuchuk</w:t>
+                <w:t xml:space="preserve">Structural characterisation of BaTiO3 thin films deposited on SrRuO3/YSZ buffered silicon substrates and silicon microcantilevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Colder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Domengès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (5), pp.053506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4863542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854937v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Investigation of Structural and Optical Properties of Si-Rich Oxide Films Fabricated by Magnetron Sputtering</w:t>
+                <w:t xml:space="preserve">Si-rich Al2O3 films grown by RF magnetron sputtering: structural and photoluminescence properties versus annealing treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadiia Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Kolomys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrian V. Kuchuk</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Strelchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrian Kuchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149651v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and photoluminescence properties of Tb-doped nitrogen-rich silicon nitride films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative Investigation of Structural and Optical Properties of Si-Rich Oxide Films Fabricated by Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Kolomys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Strelchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrian V. Kuchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201200253⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 854, pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.854.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149528v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume charge carrier number fluctuations probed by low frequency noise measurements in InN layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication and photoluminescence properties of Tb-doped nitrogen-rich silicon nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-T. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3601855⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, E‐MRS 2012 Spring Meeting – Symposium A, 9 (10-11), pp.2207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201200253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976041v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnium Silicate dielectrics fabricated by RF magnetron sputtering.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Volume charge carrier number fluctuations probed by low frequency noise measurements in InN layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Grandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.12.048⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (25), pp.252104-1--3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3601855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737872v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture effect of neodymium doped gallium oxide thin films on their optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (7), pp.1131-1134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing The Optical And Electrical Properties of Si-based Nanostructured Materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hafnium Silicate dielectrics fabricated by RF magnetron sputtering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (8-9), pp.1860-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139866v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neodymium concentration on excitation and emission properties of Nd doped gallium oxide nanocrystalline films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Marie</w:t>
+                <w:t xml:space="preserve">Enhancing The Optical And Electrical Properties of Si-based Nanostructured Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3484039⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, European Materials Research Society ConferenceSymp. Advanced Inorganic Materials and Concepts for Photovoltaics, 10, pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139768v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of intermittent maps with unbounded derivative</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of neodymium concentration on excitation and emission properties of Nd doped gallium oxide nanocrystalline films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Podhorodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Banski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Misiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), pp.063535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3484039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258190v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Statistical properties of intermittent maps with unbounded derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Cristadoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Haydn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (5), pp.1071-1096</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204711v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ions effects in III–V nitrides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Swift heavy ion effects in gallium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 266, pp.2814-2818</w:t>
+              <w:t xml:space="preserve">Int. J. Nanoelectronics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00305710v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00371869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The silicon-silicon oxide multilayers utilization as intrinsic layer on pin solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Colder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6930-6933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00373313v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00372542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion effects in gallium nitride</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. Nanoelectronics and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200778856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00371869v1</w:t>
+                <w:t xml:space="preserve">hal-01204711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The silicon-silicon oxide multilayers utilization as intrinsic layer on pin solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Swift heavy ions effects in III–V nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerard Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 516, pp.6930-6933</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 266, pp.2814-2818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00372542v1</w:t>
+                <w:t xml:space="preserve">cea-00305710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate temperature on growth of nanocrystalline silicon carbide by reactive magnetron sputtering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288841v1</w:t>
+                <w:t xml:space="preserve">cea-00373313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of substrate temperature on growth of nanocrystalline silicon carbide by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vicens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (2), pp.024313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1985975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Swift Heavy Ion Induced Defect Study in Epitaxial n-Type CaAs from ${\it In}$ ${\it Situ}$ Hall Effect Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bogdanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (8), pp.1661-1676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp3:1997216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition of Spinel Bimetallic Oxides for Enhanced Photoelectrochemical Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS spring meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551349v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551325v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Optical Properties of Ta2O5 Thin Films Grown by Radiofrequency Magnetron Sputtering through Rapid Thermal Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting ,Symposium I (Nano-engineered coatings and thin films: from fundamentals to applications), Strasbourg, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+                <w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+              <w:t xml:space="preserve">244th ECS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04384247v1</w:t>
+                <w:t xml:space="preserve">hal-04384198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Rouviller</w:t>
+                <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384348v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS meeting</w:t>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384198v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Insulator-to-Metal Transition (Imt) in Vo2 Deposited by ALD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551068v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+                <w:t xml:space="preserve">Effect of Insulator-to-Metal Transition (Imt) in Vo2 Deposited by ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551049v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation de surfaces de zircone par photopolymérisation de monomères zwittérioniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
+                <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Journées de la section Grand Ouest du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563500v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bryan Horcholle</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition (ALD) of thermochromic VO2 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550994v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Luminescence of Rare Earth Doped Si Based Nanofilms for LED and Photovoltaic Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+                <w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Horcholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOS Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792557v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405393v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409326v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelation between Light Emitting and Structural Properties of Si Nanoclusters Embedded in SiO2 and Al2O3 Hosts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Kladko</w:t>
+                <w:t xml:space="preserve">Fonctionnalisation de surfaces de zircone par photopolymérisation de monomères zwittérioniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dezanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41ème Journées de la section Grand Ouest du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149636v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Luminescence of Rare Earth Doped Si Based Nanofilms for LED and Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ehre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.1064-1064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/ma2020-01161064mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712577v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque nationale ZnO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712571v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrelation between Light Emitting and Structural Properties of Si Nanoclusters Embedded in SiO2 and Al2O3 Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kolomys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strelchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kladko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2013.1167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque nationale ZnO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence Activity of Neodymium-Doped Gallium Oxide Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-1111-D07-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8008,418 +8642,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and study of Ta2O5 thin films by radiofrequency magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Nb2O5 high-k Dielectric Material Deposited by Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kou Ihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8566,51 +9200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Rekkache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bechiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benslim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0069ke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kalai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Otmani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.59.126" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fadila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdeslem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863542" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Korsunska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Strelchuk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuchuk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Strelchuk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian V. Kuchuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258190v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Cristadoro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Haydn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaienti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305710v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colder" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rizk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vicens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1985975" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149636v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuchuk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.1167" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Rekkache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bechiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benslim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0069ke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kalai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Otmani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.59.126" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fadila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdeslem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863542" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Korsunska" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Strelchuk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuchuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Strelchuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian V. Kuchuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258190v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Cristadoro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Haydn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaienti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371869v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nouet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rizk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morales" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vicens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1985975" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149636v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuchuk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.1167" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>