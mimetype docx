--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223847v1</w:t>
+                <w:t xml:space="preserve">hal-05097098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martando Rath</w:t>
+                <w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.183273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097098v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial Zirconia Surfaces from Organocatalyzed Atom-Transfer Radical Polymerization</w:t>
               </w:r>
@@ -789,90 +789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Ben-Hadj-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dezanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,77 +1593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and study of Tb$^{3+}$ doped Nb$_2$O$_5$ thin films by radiofrequency magnetron sputtering: photoluminescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Horcholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1861,90 +1861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (7), pp.1801516. </w:t>
@@ -2378,295 +2378,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t>
+                <w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ing-Song Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453463v1</w:t>
+                <w:t xml:space="preserve">hal-01528406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Dumont</w:t>
+                <w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ing-Song Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169, pp.132-144. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528406v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rapid thermal treatments on the physical properties of Cobalt Doped ZnO Films</w:t>
               </w:r>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2901,566 +2901,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of Schottky diodes based on bulk GaN unintentionally doped</w:t>
+                <w:t xml:space="preserve">Concentration determination and activation of rare earth dopants in zinc oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khelifi</w:t>
+                <w:t xml:space="preserve">A. Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mazari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mansouri</w:t>
+                <w:t xml:space="preserve">A. Tempez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Benamara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mostefaoui</w:t>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (9-10), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149661v1</w:t>
+                <w:t xml:space="preserve">hal-01149627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer mechanism between terbium and europium ions in zinc oxide and zinc silicates thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 553, pp.33. </w:t>
+              <w:t xml:space="preserve">, 2014, 553, pp.52-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tdf.2013.11.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149623v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration determination and activation of rare earth dopants in zinc oxide thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy transfer mechanism between terbium and europium ions in zinc oxide and zinc silicates thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ziani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">Cedric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300636⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tdf.2013.11.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149627v1</w:t>
+                <w:t xml:space="preserve">hal-01149623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of Schottky diodes based on bulk GaN unintentionally doped</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138059v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of thermally evaporated Cu2SnSe3 ternary semiconductor</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and photoluminescence properties of Tb-doped nitrogen-rich silicon nitride films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-T. An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,64 +4250,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture effect of neodymium doped gallium oxide thin films on their optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4497,64 +4497,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing The Optical And Electrical Properties of Si-based Nanostructured Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Cristadoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai Haydn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4854,571 +4854,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion effects in gallium nitride</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. Nanoelectronics and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200778856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00371869v1</w:t>
+                <w:t xml:space="preserve">hal-01204711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The silicon-silicon oxide multilayers utilization as intrinsic layer on pin solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Swift heavy ions effects in III–V nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 516, pp.6930-6933</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 266, pp.2814-2818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00372542v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00305710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204711v1</w:t>
+                <w:t xml:space="preserve">cea-00373313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ions effects in III–V nitrides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The silicon-silicon oxide multilayers utilization as intrinsic layer on pin solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Colder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 266, pp.2814-2818</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6930-6933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00305710v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00372542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Swift heavy ion effects in gallium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t>
+              <w:t xml:space="preserve">Int. J. Nanoelectronics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00373313v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00371869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate temperature on growth of nanocrystalline silicon carbide by reactive magnetron sputtering</w:t>
               </w:r>
@@ -5532,150 +5532,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Small angle neutron scattering study of particle coalescence and SDS desorption during film formation from carboxylated acrylic latices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 262 (2), pp.409-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00117-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Swift Heavy Ion Induced Defect Study in Epitaxial n-Type CaAs from ${\it In}$ ${\it Situ}$ Hall Effect Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bogdanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (8), pp.1661-1676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp3:1997216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5685,1092 +5831,1092 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition of Spinel Bimetallic Oxides for Enhanced Photoelectrochemical Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS spring meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Optical Properties of Ta2O5 Thin Films Grown by Radiofrequency Magnetron Sputtering through Rapid Thermal Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting ,Symposium I (Nano-engineered coatings and thin films: from fundamentals to applications), Strasbourg, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
+                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384247v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Rouviller</w:t>
+                <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384348v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6815,198 +6961,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Insulator-to-Metal Transition (Imt) in Vo2 Deposited by ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7065,1574 +7211,1574 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition (ALD) of thermochromic VO2 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bryan Horcholle</w:t>
+                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550994v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">239th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565906v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Fonctionnalisation de surfaces de zircone par photopolymérisation de monomères zwittérioniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dezanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">41ème Journées de la section Grand Ouest du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565915v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation de surfaces de zircone par photopolymérisation de monomères zwittérioniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
+                <w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Horcholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Journées de la section Grand Ouest du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563500v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence of Rare Earth Doped Si Based Nanofilms for LED and Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ehre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.1064-1064, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/ma2020-01161064mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelation between Light Emitting and Structural Properties of Si Nanoclusters Embedded in SiO2 and Al2O3 Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kolomys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strelchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kladko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2013.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque nationale ZnO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence Activity of Neodymium-Doped Gallium Oxide Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-1111-D07-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8642,418 +8788,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and study of Ta2O5 thin films by radiofrequency magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Nb2O5 high-k Dielectric Material Deposited by Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kou Ihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId265"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9200,51 +9346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Rekkache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bechiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benslim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0069ke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kalai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Otmani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.59.126" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fadila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdeslem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863542" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Korsunska" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Strelchuk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuchuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Strelchuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian V. Kuchuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258190v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Cristadoro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Haydn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaienti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371869v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nouet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rizk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morales" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vicens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1985975" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149636v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuchuk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.1167" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Rekkache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bechiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benslim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0069ke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kalai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Otmani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.59.126" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fadila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdeslem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863542" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Korsunska" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Strelchuk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuchuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Strelchuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian V. Kuchuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258190v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Cristadoro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Haydn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaienti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rizk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morales" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vicens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1985975" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belaroui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorget" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00117-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q9T6SBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149636v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuchuk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.1167" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>