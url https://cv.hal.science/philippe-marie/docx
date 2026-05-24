--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO 3</w:t>
+                <w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
@@ -3544,1353 +3544,1365 @@
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterisation of BaTiO3 thin films deposited on SrRuO3/YSZ buffered silicon substrates and silicon microcantilevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Colder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domengès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (5), pp.053506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4863542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-rich Al2O3 films grown by RF magnetron sputtering: structural and photoluminescence properties versus annealing treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiia Korsunska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Kolomys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Strelchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrian Kuchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Investigation of Structural and Optical Properties of Si-Rich Oxide Films Fabricated by Magnetron Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Kolomys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Strelchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrian V. Kuchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 854, pp.117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.854.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and photoluminescence properties of Tb-doped nitrogen-rich silicon nitride films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-T. An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, E‐MRS 2012 Spring Meeting – Symposium A, 9 (10-11), pp.2207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.201200253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume charge carrier number fluctuations probed by low frequency noise measurements in InN layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Grandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (25), pp.252104-1--3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3601855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture effect of neodymium doped gallium oxide thin films on their optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Hafnium Silicate dielectrics fabricated by RF magnetron sputtering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (8-9), pp.1860-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147175v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnium Silicate dielectrics fabricated by RF magnetron sputtering.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">Texture effect of neodymium doped gallium oxide thin films on their optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.12.048⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (7), pp.1131-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737872v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing The Optical And Electrical Properties of Si-based Nanostructured Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, European Materials Research Society ConferenceSymp. Advanced Inorganic Materials and Concepts for Photovoltaics, 10, pp.161-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of neodymium concentration on excitation and emission properties of Nd doped gallium oxide nanocrystalline films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Podhorodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Banski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Misiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (6), pp.063535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3484039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of intermittent maps with unbounded derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Cristadoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai Haydn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (5), pp.1071-1096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4909,217 +4921,217 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200778856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift heavy ions effects in III–V nitrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 266, pp.2814-2818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00305710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5148,680 +5160,680 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00373313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The silicon-silicon oxide multilayers utilization as intrinsic layer on pin solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Colder</w:t>
+                <w:t xml:space="preserve">Swift heavy ion effects in gallium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 516, pp.6930-6933</w:t>
+              <w:t xml:space="preserve">Int. J. Nanoelectronics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00372542v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00371869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion effects in gallium nitride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mansouri</w:t>
+                <w:t xml:space="preserve">The silicon-silicon oxide multilayers utilization as intrinsic layer on pin solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Colder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. Nanoelectronics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.101-106</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6930-6933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00371869v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00372542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate temperature on growth of nanocrystalline silicon carbide by reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98 (2), pp.024313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1985975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small angle neutron scattering study of particle coalescence and SDS desorption during film formation from carboxylated acrylic latices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Belaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 262 (2), pp.409-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00117-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift Heavy Ion Induced Defect Study in Epitaxial n-Type CaAs from ${\it In}$ ${\it Situ}$ Hall Effect Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bogdanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (8), pp.1661-1676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp3:1997216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5831,78 +5843,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition of Spinel Bimetallic Oxides for Enhanced Photoelectrochemical Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,87 +5946,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS spring meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,100 +6071,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,73 +6196,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6309,113 +6321,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Optical Properties of Ta2O5 Thin Films Grown by Radiofrequency Magnetron Sputtering through Rapid Thermal Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6434,73 +6446,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting ,Symposium I (Nano-engineered coatings and thin films: from fundamentals to applications), Strasbourg, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6549,240 +6561,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rouviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6817,106 +6829,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6961,73 +6973,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Insulator-to-Metal Transition (Imt) in Vo2 Deposited by ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7086,73 +7098,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7211,73 +7223,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition (ALD) of thermochromic VO2 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7336,73 +7348,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7461,73 +7473,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7586,212 +7598,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de surfaces de zircone par photopolymérisation de monomères zwittérioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dezanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Journées de la section Grand Ouest du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Horcholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7836,591 +7848,591 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence of Rare Earth Doped Si Based Nanofilms for LED and Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ehre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.1064-1064, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/ma2020-01161064mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelation between Light Emitting and Structural Properties of Si Nanoclusters Embedded in SiO2 and Al2O3 Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kolomys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strelchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kladko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2013.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8479,73 +8491,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8604,87 +8616,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque nationale ZnO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence Activity of Neodymium-Doped Gallium Oxide Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8715,70 +8727,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Boston, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1111-D07-04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8788,78 +8800,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and study of Ta2O5 thin films by radiofrequency magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8891,87 +8903,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Nb2O5 high-k Dielectric Material Deposited by Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kou Ihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9016,190 +9028,190 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9346,51 +9358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Rekkache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bechiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benslim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0069ke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kalai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Otmani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.59.126" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fadila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdeslem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863542" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Korsunska" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Strelchuk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuchuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Strelchuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian V. Kuchuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258190v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Cristadoro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Haydn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaienti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rizk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morales" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vicens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1985975" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belaroui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorget" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00117-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q9T6SBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149636v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuchuk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.1167" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Rekkache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bechiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benslim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0069ke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kalai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Otmani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.59.126" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fadila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdeslem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBX85TJX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863542" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Korsunska" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Strelchuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuchuk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Strelchuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian V. Kuchuk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258190v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Cristadoro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Haydn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaienti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305710v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nouet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rizk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morales" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vicens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1985975" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belaroui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorget" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00117-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q9T6SBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149636v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuchuk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.1167" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>