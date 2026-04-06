--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -342,559 +342,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modeling of diffusion in bulk and grain boundaries: application to (U, Pu)O2 system</w:t>
+                <w:t xml:space="preserve">Multi-scale structural investigation of hypo-stoichiometric (U1-yPuy)O1.98 oxides with high plutonium content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ouhammou</w:t>
+                <w:t xml:space="preserve">M.-M. Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Léchelle</w:t>
+                <w:t xml:space="preserve">J. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebreton</w:t>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Martinez</w:t>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Roure</w:t>
+                <w:t xml:space="preserve">M.O.J.Y. Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 259, pp.114213. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291668v1</w:t>
+                <w:t xml:space="preserve">cea-05224424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal-field splitting strength of U-6 d orbitals in NaUO 3 , KUO 3 and RbUO 3</w:t>
+                <w:t xml:space="preserve">Effects of temperature and O2 partial pressure on the kinetics and mechanisms of UO2 oxidation to U3O8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Orlat</w:t>
+                <w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Prozheev</w:t>
+                <w:t xml:space="preserve">Loïc Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ine Arts</w:t>
+                <w:t xml:space="preserve">Laetitia Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Leinders</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (5), pp.1257-1264. </w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577525005156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-025-10349-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291679v1</w:t>
+                <w:t xml:space="preserve">cea-05240848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structural investigation of hypo-stoichiometric (U1-yPuy)O1.98 oxides with high plutonium content</w:t>
+                <w:t xml:space="preserve">Crystal-field splitting strength of U-6 d orbitals in NaUO 3 , KUO 3 and RbUO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-M. Desagulier</w:t>
+                <w:t xml:space="preserve">Simon Orlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martinez</w:t>
+                <w:t xml:space="preserve">Igor Prozheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Martin</w:t>
+                <w:t xml:space="preserve">Ine Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.O.J.Y. Hunault</w:t>
+                <w:t xml:space="preserve">Gregory Leinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bazarkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (5), pp.1257-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577525005156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05224424v1</w:t>
+                <w:t xml:space="preserve">hal-05291679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature and O2 partial pressure on the kinetics and mechanisms of UO2 oxidation to U3O8</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional modeling of diffusion in bulk and grain boundaries: application to (U, Pu)O2 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ouhammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t>
+                <w:t xml:space="preserve">Jacques Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Marchetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vieille</w:t>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Favergeon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102, pp.28. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.114213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-025-10349-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05240848v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the cationic charge distribution in U1 y zPuyAmzO2±x mixed oxides</w:t>
               </w:r>
@@ -906,51 +906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Fouquet-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Medyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.885-896. </w:t>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,429 +1410,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products speciation in nuclear fuel: Synthesis and characterisation of mixed oxide (U,Pu)O2 SIMfuel</w:t>
+                <w:t xml:space="preserve">MOX fuel sintering under oxidizing conditions: A comprehensive study of the solarisation phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Caprani</w:t>
+                <w:t xml:space="preserve">Gabriella Cunha Costa Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154607⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (14), pp.6373-6385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.06.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04698526v1</w:t>
+                <w:t xml:space="preserve">cea-04701438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOX fuel sintering under oxidizing conditions: A comprehensive study of the solarisation phenomenon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale structural investigation of uranium-plutonium mixed oxides (U$_{1-y}$Pu$_y$)O$_{2-x}$ with high plutonium content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ramond</w:t>
+                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebreton</w:t>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Signoret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (14), pp.6373-6385. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 585, pp.154645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.06.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04701438v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structural investigation of uranium-plutonium mixed oxides (U$_{1-y}$Pu$_y$)O$_{2-x}$ with high plutonium content</w:t>
+                <w:t xml:space="preserve">Fission products speciation in nuclear fuel: Synthesis and characterisation of mixed oxide (U,Pu)O2 SIMfuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Lebreton</w:t>
+                <w:t xml:space="preserve">Rafael Caprani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guéneau</w:t>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 585, pp.154645. </w:t>
+              <w:t xml:space="preserve">, 2023, 585, pp.154607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276959v1</w:t>
+                <w:t xml:space="preserve">cea-04698526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the solid/liquid phase transitions in the U–Pu–O system</w:t>
               </w:r>
@@ -1965,64 +1965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by electron probe microanalysis, Raman spectroscopy and transmission electron microscopy of a MOX fuel sintered from a freeze-granulated powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,64 +2099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size analysis and characterization by Raman spectroscopy of a homogeneous sintered MOX fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,51 +2233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observable consequences of self-irradiation damage in a MIMAS-type MOX nuclear fuel as analyzed by x-ray diffraction, electron microprobe analysis, and Raman imaging. A possible methodological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orhun Kahraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2331,718 +2331,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sample stage for characterizing radioactive materials by X-ray powder diffraction: application on five actinide dioxides ThO 2 , UO 2 , NpO 2 , PuO 2 and AmO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spectroscopic hike in the U–O phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vauchy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Daniel R Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Solinhac</w:t>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576721002235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (6), pp.1684-1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521010572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04701556v1</w:t>
+                <w:t xml:space="preserve">hal-03416006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Distribution in U 1– x Ce x O 2+ y Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Prieur</w:t>
+                <w:t xml:space="preserve">La spéciation des actinides - Pierre angulaire de la chimie dans le cycle du combustible nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Vigier</w:t>
+                <w:t xml:space="preserve">Marie-Christine Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Popa</w:t>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Walter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oliver Dieste</w:t>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714806v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-03430378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Local Coordination of Hexavalent Uranium and the Splitting of 5f Orbitals Induced by Chemical Bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New sample stage for characterizing radioactive materials by X-ray powder diffraction: application on five actinide dioxides ThO 2 , UO 2 , NpO 2 , PuO 2 and AmO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fouquet-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Amidani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Isabelle Solinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.636-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576721002235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714813v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04701556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spéciation des actinides - Pierre angulaire de la chimie dans le cycle du combustible nucléaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.M. Martin</w:t>
+                <w:t xml:space="preserve">Charge Distribution in U 1– x Ce x O 2+ y Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Naour</w:t>
+                <w:t xml:space="preserve">Olaf Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Charbonnel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">Oliver Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (19), pp.14550-14556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-03430378v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectroscopic hike in the U–O phase diagram</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
+                <w:t xml:space="preserve">Probing the Local Coordination of Hexavalent Uranium and the Splitting of 5f Orbitals Induced by Chemical Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Amidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R Neuville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Guéneau</w:t>
+                <w:t xml:space="preserve">Marius Retegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Epifano</w:t>
+                <w:t xml:space="preserve">Anna Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (6), pp.1684-1691. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (21), pp.16286-16293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577521010572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416006v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Cs2(Mo,Te)O4 solid solution and implications on the Joint-Oxyde-Gaine system in Fast Neutron Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Volfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,90 +3132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Dependence of Lattice Parameter and Electronic Structure in CeO2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Bonani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle W. Kriegsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3260,563 +3260,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03593552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Conversion of Thorium Oxalate into ThO2 · nH2O Oxide</w:t>
+                <w:t xml:space="preserve">On the O-rich domain of the U-Am-O phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Manaud</w:t>
+                <w:t xml:space="preserve">E. Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+                <w:t xml:space="preserve">R. Lauwerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">A. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 531, pp.151986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954590v1</w:t>
+                <w:t xml:space="preserve">cea-02529003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal Conversion of Uranium(IV) Oxalate into Oxides: A Comprehensive Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Manaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maynadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of (U,Am)O$_2$ in oxidizing conditions: a high-temperature XRD study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lebreton</w:t>
+                <w:t xml:space="preserve">Hydrothermal Conversion of Thorium Oxalate into ThO2 · nH2O Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Guéneau</w:t>
+                <w:t xml:space="preserve">Myrtille O J y Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 531, pp.151991. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489550v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the O-rich domain of the U-Am-O phase diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Behaviour of (U,Am)O$_2$ in oxidizing conditions: a high-temperature XRD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lauwerier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">R. Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 531, pp.151986. </w:t>
+              <w:t xml:space="preserve">, 2020, 531, pp.151991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02529003v1</w:t>
+                <w:t xml:space="preserve">hal-03489550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ high-temperature EXAFS measurements on radioactive and air-sensitive molten salt materials</w:t>
               </w:r>
@@ -3936,51 +3936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting behavior of uranium-americium mixed oxides under different atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4198,2028 +4198,2028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02429995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature heat capacity of (U, Am)O2±x</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Epifano</w:t>
+                <w:t xml:space="preserve">Insight into the Am-O Phase Equilibria: A Thermodynamic Study Coupling High-Temperature XRD and CALPHAD Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Beneš</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Renaud Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.07.009⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (13), pp.7416-7432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02528994v1</w:t>
+                <w:t xml:space="preserve">cea-02418708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closure of the Mott gap and formation of a superthermal metal in the Fröhlich-type nonequilibrium polaron Bose-Einstein condensate in UO2+x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven D. Conradson</w:t>
+                <w:t xml:space="preserve">Kevin Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Andersson</w:t>
+                <w:t xml:space="preserve">Joseph Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrin Byler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (12), pp.125114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Am-O Phase Equilibria: A Thermodynamic Study Coupling High-Temperature XRD and CALPHAD Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Guéneau</w:t>
+                <w:t xml:space="preserve">High temperature heat capacity of (U, Am)O2±x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beneš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. Vălu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Belin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">J. Zappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (13), pp.7416-7432. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 494, pp.95-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02418708v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting behaviour of americium-doped uranium dioxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebreton</w:t>
+                <w:t xml:space="preserve">In-situ High Temperature X-ray Diffraction Study of the Am-O System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caisso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.M. Martin</w:t>
+                <w:t xml:space="preserve">R. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Scheinost</w:t>
+                <w:t xml:space="preserve">J-C Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Strach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (62), pp.4133-4137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2017.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02528984v1</w:t>
+                <w:t xml:space="preserve">cea-02528988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide Oxidation State and O/M Ratio in Hypostoichiometric Uranium–Plutonium–Americium U$_{0.750}$Pu$_{0.246}$Am$_{0.004}$O$_{2-x}$ Mixed Oxides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud C. Belin</w:t>
+                <w:t xml:space="preserve">Melting behaviour of americium-doped uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+                <w:t xml:space="preserve">M. Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebreton</w:t>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Aufore</w:t>
+                <w:t xml:space="preserve">A.C. Scheinost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (5), pp.2123-2132. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.244-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528980v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ High Temperature X-ray Diffraction Study of the Am-O System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Epifano</w:t>
+                <w:t xml:space="preserve">Actinide Oxidation State and O/M Ratio in Hypostoichiometric Uranium–Plutonium–Americium U$_{0.750}$Pu$_{0.246}$Am$_{0.004}$O$_{2-x}$ Mixed Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belin</w:t>
+                <w:t xml:space="preserve">Renaud C. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C Richaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Vauchy</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Strach</w:t>
+                <w:t xml:space="preserve">Laurence Aufore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (62), pp.4133-4137. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (5), pp.2123-2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/adv.2017.200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02528988v1</w:t>
+                <w:t xml:space="preserve">cea-02528980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Investigation of (U 0.7 Pu 0.3 )O 2-x Mixed Oxides</w:t>
+                <w:t xml:space="preserve">Influence of the oxygen potential on the sintering of UO2–45% PuO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Vigier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">S. Noyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Somers</w:t>
+                <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (11), pp.5358-5365. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (13), pp.3651-3663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02386006v1</w:t>
+                <w:t xml:space="preserve">hal-02571064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic formation of nanocrystalline neptunium dioxide under neutral aqueous conditions relevant to deep geological repositories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the cation distribution homogeneity on the americium oxidation state in the U0.54Pu0.45Am0.01O2−x mixed oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Husar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melanie Chollet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Aufore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc08103j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456, pp.115-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572720v1</w:t>
+                <w:t xml:space="preserve">hal-01138846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Look at the Structural Properties of Trisodium Uranate Na3UO4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+                <w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00136⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (14), pp.6391 - 6399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187795v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud C. Belin</w:t>
+                <w:t xml:space="preserve">Structural Investigation of (U 0.7 Pu 0.3 )O 2-x Mixed Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebreton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ac. Scheinost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Somers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (11), pp.5358-5365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684157v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02386006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of fission gases in nuclear fuel: XAS characterization of Kr in UO$_2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Sabathier</w:t>
+                <w:t xml:space="preserve">A New Look at the Structural Properties of Trisodium Uranate Na3UO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna L. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe E. Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.3552-3561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02066509v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative XRPD and XAS study of the impact of the synthesis process on the electronic and structural environments of uranium–americium mixed oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Butzbach</w:t>
+                <w:t xml:space="preserve">Intrinsic formation of nanocrystalline neptunium dioxide under neutral aqueous conditions relevant to deep geological repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Husar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Huebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.03.037⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (7), pp.1301-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc08103j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528977v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar Behavior of (U,Am)O 2−δ Compounds for High Americium Contents Evidenced by XRD, XAS, and Raman Spectroscopy</w:t>
+                <w:t xml:space="preserve">Behavior of fission gases in nuclear fuel: XAS characterization of Kr in UO$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebreton</w:t>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vathonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Horlait</w:t>
+                <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard L Caraballo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.M. Martin</w:t>
+                <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Scheinost</w:t>
+                <w:t xml:space="preserve">C. Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (20), pp.9749-9760. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 466, pp.379-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528978v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02066509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the oxygen potential on the sintering of UO2–45% PuO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peculiar Behavior of (U,Am)O 2−δ Compounds for High Americium Contents Evidenced by XRD, XAS, and Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Noyau</w:t>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Audubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Richard L Caraballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maître</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Scheinost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (13), pp.3651-3663. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (20), pp.9749-9760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571064v1</w:t>
+                <w:t xml:space="preserve">cea-02528978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the cation distribution homogeneity on the americium oxidation state in the U0.54Pu0.45Am0.01O2−x mixed oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vauchy</w:t>
+                <w:t xml:space="preserve">Comparative XRPD and XAS study of the impact of the synthesis process on the electronic and structural environments of uranium–americium mixed oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Aufore</w:t>
+                <w:t xml:space="preserve">M. Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Butzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138846v1</w:t>
+                <w:t xml:space="preserve">cea-02528977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy investigations on radioactive matter using MARS beamline at SOLEIL synchrotron</w:t>
               </w:r>
@@ -6333,655 +6333,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into Self-Irradiation Effects on Local and Long-Range Structure of Uranium–Americium Mixed Oxides (through XAS and XRD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.M. Martin</w:t>
+                <w:t xml:space="preserve">Thermodynamics of chromium in UO2 fuel: A solubility model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riglet-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabathier-Devals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Horlait</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreas Scheinost</w:t>
+                <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic500681k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 447 (1-3), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02528973v1</w:t>
+                <w:t xml:space="preserve">hal-00971803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of chromium in UO2 fuel: A solubility model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Carlot</w:t>
+                <w:t xml:space="preserve">New Insight into Self-Irradiation Effects on Local and Long-Range Structure of Uranium–Americium Mixed Oxides (through XAS and XRD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Scheinost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (18), pp.9531-9540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic500681k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00971803v1</w:t>
+                <w:t xml:space="preserve">cea-02528973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation of multivalent cations in fluorite-type solid solutions: Case of Am-bearing UO2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xenon behavior in TiN: A coupled XAS/TEM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+                <w:t xml:space="preserve">R. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipanjan Banerjee</w:t>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 434 (1-3), pp.7-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.11.037⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 434, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02528954v1</w:t>
+                <w:t xml:space="preserve">in2p3-00871683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenon behavior in TiN: A coupled XAS/TEM study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Gaillard</w:t>
+                <w:t xml:space="preserve">Accommodation of multivalent cations in fluorite-type solid solutions: Case of Am-bearing UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gavarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Martin</w:t>
+                <w:t xml:space="preserve">Dipanjan Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 434, pp.56-64. </w:t>
+              <w:t xml:space="preserve">, 2013, 434 (1-3), pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.10.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00871683v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha self-irradiation effect on the local structure of the local structure of the U0.85Am0.15O2+x solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,77 +7057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive sintering of U1−yAmyO2±x in overstoichiometric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7229,64 +7229,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7495,51 +7495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesium isothermal migration behaviour in sintered titanium nitride: New data and comparison with previous results on iodine and xenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7635,926 +7635,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00399343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAS characterisation of xenon bubbles in uranium dioxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iodine isothermal migration behaviour in titanium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Valot</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 374, pp.320-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874667v1</w:t>
+                <w:t xml:space="preserve">in2p3-00252091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodine isothermal migration behaviour in titanium nitride</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XAS characterisation of xenon bubbles in uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Peaucelle</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Toulhoat</w:t>
+                <w:t xml:space="preserve">C. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 374, pp.320-326. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 266 (12-13), pp.2887 - 2891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00252091v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Behaviour of Xenon in a Refractory Metal for Gas Fast Reactor Fuel Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for the presence of U-Mo-Al ternary compounds in the UMo/Al interaction layer grown by thermal annealing: a coupled µ-XRD/µ-XAS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Viaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+                <w:t xml:space="preserve">V. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tucoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.272.25⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (6), pp.1064-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889807040010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00397452v1</w:t>
+                <w:t xml:space="preserve">hal-00419223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the presence of U-Mo-Al ternary compounds in the UMo/Al interaction layer grown by thermal annealing: a coupled µ-XRD/µ-XAS study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Palancher</w:t>
+                <w:t xml:space="preserve">Thermal Behaviour of Xenon in a Refractory Metal for Gas Fast Reactor Fuel Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Proux</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889807040010⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 272, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.272.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00419223v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00397452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAS study of U(1-y)PuyO2 solid solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of xenon aggregates in uranium dioxide using X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Castelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (1-3), pp.136 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02356023v1</w:t>
+                <w:t xml:space="preserve">hal-01874648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of xenon aggregates in uranium dioxide using X-ray absorption spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XAS study of U(1-y)PuyO2 solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01874648v1</w:t>
+                <w:t xml:space="preserve">cea-02356023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of plutonium dioxide an X-ray absorption spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Freyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8719,273 +8719,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in thermal diffusion of rare earth elements in apatite</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage morphology of kr ion tracks in apatite : dependence on $\frac{Dt}{dx}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Den-Auwer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesca Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rebetez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chambaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 275, pp.268-276</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002423v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage morphology of kr ion tracks in apatite : dependence on $\frac{Dt}{dx}$</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Dubois</w:t>
+                <w:t xml:space="preserve">Mechanisms involved in thermal diffusion of rare earth elements in apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chambaudet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Den-Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31, pp.65</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 275, pp.268-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003751v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion studies using ion beams</w:t>
               </w:r>
@@ -9023,51 +9023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 140, pp.402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9137,90 +9137,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microstructural properties on the dissolution kinetics of MOx (U,Pu)O2 fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bosque Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle - The 3rd Edition of Nuclear Fuel Cycle: A Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, En Ligne, France</w:t>
@@ -9249,51 +9249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and design of HotXAS: the future in-house XAS apparatus at Atalante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Orlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9370,103 +9370,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabricaiton and experimental characterization of Pu-bearing simulated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Caprani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AcE workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t>
@@ -9489,1015 +9489,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with plutonium contents (&amp;gt; 60 mol.% Pu)</w:t>
+                <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Rafael Caprani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMAT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704582v1</w:t>
+                <w:t xml:space="preserve">hal-04704580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with high plutonium contents (≥ 60 mol.% Pu)</w:t>
+                <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Rafael Caprani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">ATAS-AnXAS Joint Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704563v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with plutonium contents (&amp;gt; 60 mol.% Pu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATAS-AnXAS Joint Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">NUMAT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704579v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with high plutonium contents (≥ 60 mol.% Pu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Global 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704580v1</w:t>
+                <w:t xml:space="preserve">hal-04704563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with plutonium contents (&amp;gt; 60 mol.% Pu)</w:t>
+                <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Rafael Caprani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704568v1</w:t>
+                <w:t xml:space="preserve">hal-04704565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with plutonium contents (&amp;gt; 60 mol.% Pu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704565v1</w:t>
+                <w:t xml:space="preserve">hal-04704568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the method of preparation and sintering conditions on the dissolution of (U,Ce)O2±δ</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elaboration of (U,Pu)O2-x mixed oxides with high plutonium contents : 60, 65 and 70 mol.% Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFC3 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t>
+              <w:t xml:space="preserve">NuFuel 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bangor (virtual conference), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703532v1</w:t>
+                <w:t xml:space="preserve">hal-04703562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of (U,Pu)O2-x mixed oxides with high plutonium contents : 60, 65 and 70 mol.% Pu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Impact of the method of preparation and sintering conditions on the dissolution of (U,Ce)O2±δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuFuel 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bangor (virtual conference), United Kingdom</w:t>
+              <w:t xml:space="preserve">NFC3 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703562v1</w:t>
+                <w:t xml:space="preserve">hal-04703532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sintering conditions on homogeneous (U,Ce)O2±δ properties</w:t>
               </w:r>
@@ -10509,77 +10509,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées des Actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Rennes (virtual conference), France</w:t>
@@ -10602,1597 +10602,1597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O/M ratio and Pu distribution in (U,Pu)O2-x fuels determined at micron scale using µ-Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Simon</w:t>
+                <w:t xml:space="preserve">Study of the hydrothermal conversion of uranium(IV) oxalate into oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuMaT 2020 - 6th Nuclear Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">NUMAT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Gand (virtual conference), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04717514v1</w:t>
+                <w:t xml:space="preserve">hal-04703039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the hydrothermal conversion of uranium(IV) oxalate into oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">O/M ratio and Pu distribution in (U,Pu)O2-x fuels determined at micron scale using µ-Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fouquet Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Marchetti-Sillans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Gand (virtual conference), Belgium</w:t>
+              <w:t xml:space="preserve">NuMaT 2020 - 6th Nuclear Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703039v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04717514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New measurements on (U,Pu)O2 properties within european projects: ESNII+ and ESFR-Smart</w:t>
+                <w:t xml:space="preserve">Ageing Studies of Actinides Containing Fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chauvin</w:t>
+                <w:t xml:space="preserve">Thierry Wiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Dieste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dragos Staicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBAL 2019 - International Nuclear Fuel Cycle Conference and TOP FUEL 2019 - Light Water Reactor Fuel Performance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">MiNES - Materials in Nuclear Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Nuclear Society, Oct 2019, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132836v1</w:t>
+                <w:t xml:space="preserve">hal-03194953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing Studies of Actinides Containing Fuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New measurements on (U,Pu)O2 properties within european projects: ESNII+ and ESFR-Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dieste</w:t>
+                <w:t xml:space="preserve">Nathalie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Staicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele de Bona</w:t>
+                <w:t xml:space="preserve">Dario Manara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Benedetti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MiNES - Materials in Nuclear Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Nuclear Society, Oct 2019, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">GLOBAL 2019 - International Nuclear Fuel Cycle Conference and TOP FUEL 2019 - Light Water Reactor Fuel Performance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194953v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Oxygen/Metal ratio on melting temperature and structural variation of (U,Am)O2 mixed oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">A comprehensive thermodynamic study of the U-Am-O ternary system: multiple experimental investigations and Calphad modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pillon-Eymard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Ramond</w:t>
+                <w:t xml:space="preserve">D Manara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuFuel 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433861v1</w:t>
+                <w:t xml:space="preserve">cea-02437056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive thermodynamic study of the U-Am-O ternary system: multiple experimental investigations and Calphad modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Influence of the Oxygen/Metal ratio on melting temperature and structural variation of (U,Am)O2 mixed oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lebreton</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillon-Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Manara</w:t>
+                <w:t xml:space="preserve">L. Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">NuFuel 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02437056v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products behaviour in UO2 submitted to nuclear severe accident conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Study of the 5f electronic states in u, np, pu and am and (u,pu) oxides using high resolution xanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. L. Solari</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Strach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on X-ray Absorption Fine Structure (XAFS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NuMat2016 The Nuclear Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572977v1</w:t>
+                <w:t xml:space="preserve">cea-02437087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the 5f electronic states in u, np, pu and am and (u,pu) oxides using high resolution xanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission products behaviour in UO2 submitted to nuclear severe accident conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Strach</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuMat2016 The Nuclear Materials Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on X-ray Absorption Fine Structure (XAFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/712/1/012098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02437087v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ High temperature X-Ray diffraction study of the Am-O system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">In-situ high temperature X-ray diffraction study of Americium Dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc. Richaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">J.-C. Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Strach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Scientific Basis for Nuclear Waste Management XXXIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NuFuel MMSNF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02491617v1</w:t>
+                <w:t xml:space="preserve">cea-02509681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of model materials for fission products release study in Severe Accident Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">Innovative oxide precursor synthesis dedicated to dustless process for minor actinide pellet fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERMSAR 2015 - 7th European Review Meeting on Severe Accident Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">ECERS 2015 - 14th conference of the european ceramic society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tolede, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509278v1</w:t>
+                <w:t xml:space="preserve">cea-02509078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ high temperature X-ray diffraction study of Americium Dioxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">In-situ High temperature X-Ray diffraction study of the Am-O system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Richaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Jc. Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Strach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuFuel MMSNF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">MRS Scientific Basis for Nuclear Waste Management XXXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509681v1</w:t>
+                <w:t xml:space="preserve">cea-02491617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative oxide precursor synthesis dedicated to dustless process for minor actinide pellet fabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Caisso</w:t>
+                <w:t xml:space="preserve">Use of model materials for fission products release study in Severe Accident Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Picart</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECERS 2015 - 14th conference of the european ceramic society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tolede, Spain</w:t>
+              <w:t xml:space="preserve">ERMSAR 2015 - 7th European Review Meeting on Severe Accident Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509078v1</w:t>
+                <w:t xml:space="preserve">cea-02509278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of xenon behaviour in titanium nitride at high temperature by combination of XAS and TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millard-Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12228,492 +12228,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01018354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion thermique et sous irradiation du xénon dans TiN et TiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Study of xenon thermal migration in sintered titanium nitride using nuclear micro-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GNR MATINEX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Ion Beam Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cambridge, UK, United States. pp.1880-1883, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2010.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01018511v1</w:t>
+                <w:t xml:space="preserve">in2p3-00487017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µ-XRD and XAS characterizations on MARS of materials related to nuclear fuels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Diffusion thermique et sous irradiation du xénon dans TiN et TiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User Meeting SOLEIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saclay, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GNR MATINEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01018517v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01018511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of xenon thermal migration in sintered titanium nitride using nuclear micro-probe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">µ-XRD and XAS characterizations on MARS of materials related to nuclear fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cardinal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Ion Beam Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">User Meeting SOLEIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00487017v1</w:t>
+                <w:t xml:space="preserve">in2p3-01018517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration thermique du xénon dans le nitrure de titane polycristallin: rôle de la microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millard-Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Malchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12755,51 +12755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ TEM study of temperature-induced fission product precipitation in UO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12807,51 +12807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Radiation Effects in Insulators (REI-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Caen, France. pp.3027-3032, </w:t>
@@ -12901,64 +12901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenon migration behaviour in titanium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13060,90 +13060,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal diffusion of chlorine in uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.705-711, </w:t>
@@ -13207,51 +13207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13296,204 +13296,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00004708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion du lanthane dans les apatites soumises a la radioactivite alpha</w:t>
+                <w:t xml:space="preserve">Use of HIRBS to study distortion of implanted lanthanides distribution in apatite during ion bombardment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chevarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Centre-Est de la Societe Francaise de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ion Beam Analysis 12 IBA 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023068v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of HIRBS to study distortion of implanted lanthanides distribution in apatite during ion bombardment</w:t>
+                <w:t xml:space="preserve">Diffusion du lanthane dans les apatites soumises a la radioactivite alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ion Beam Analysis 12 IBA 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Tempe, United States</w:t>
+              <w:t xml:space="preserve">Journees Centre-Est de la Societe Francaise de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008187v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of lanthanides in apatite layers during alpha irradiation</w:t>
               </w:r>
@@ -13505,51 +13505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration'95 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13619,90 +13619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Analysis of Volatile Fission Products in High Burnup SFR Fuel Using a (U,Pu)O2 SIMMOx Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Roucayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
@@ -13744,90 +13744,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth analysis of volatile fission products in high burnup SFR fuel using a (U,Pu)O2 SIMMOX approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Roucayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3C 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
@@ -13882,77 +13882,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Chmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14003,64 +14003,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14102,90 +14102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in fission products behaviour studies: synthesis and characterization of U1-yPuyO2+x SIMfuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Caprani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14227,103 +14227,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with high plutonium contents (&amp;gt; 60 mol.% Pu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Méditeranéennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
@@ -14352,103 +14352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature heat capacity of (U,Am)O2+x Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os. Valu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuFuel 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lecco, Italy. 2017</w:t>
@@ -14657,51 +14657,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés des combustibles nucléaires - Apport du couplage synchrotron laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Montpellier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14912,51 +14912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA5B6D08"/>
+    <w:nsid w:val="B9E9F234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15143,51 +15143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2743-2068" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257723617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-1689-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500636v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hautecouverture" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02138c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouhammou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Orlat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Prozheev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Arts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525005156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Desagulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Berenguer-Besnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10349-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Medyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Favart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10267-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canducci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04090309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caprani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cunha Costa Miranda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Signoret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.06.072" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154645" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rothe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102523" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Guellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.09.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhun Kahraman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Solinhac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576721002235" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dieste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Volkova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02107" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03430378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Naour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521010572" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03552281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Volfi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maas Abbink" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nieuwland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eijck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03593552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bonani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle W. Kriegsman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00506" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J y Hunault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01633" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03672" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Epifano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151991" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauwerier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151986" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01989844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Smith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Verleg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vlieland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Haas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaen A. Ocadiz-Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057751801648x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardennes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.105896" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kvashnina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dottavio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.046" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528994v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bene&#353;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. V&#259;lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zappey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Conradson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bradley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin Byler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00572" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528984v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Scheinost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.02.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aufore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02533" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Richaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vigier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Scheinost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00392" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Huebner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc08103j" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187795v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E. Raison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00136" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02066509v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vathonne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.08.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528977v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butzbach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.03.037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01357" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSW6RK6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500681k" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Banerjee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.11.037" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG73WL9T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00871683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavarini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.10.046" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T9SVWK6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPBJC65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528916v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.12.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WF7QLH6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658341v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80L94LD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761895v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.01.018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3NHMGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399343v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.106" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B26KJ95F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874667v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.180" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FDJ3HVQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00252091v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffrezic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.09.033" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0845TBCW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00397452v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.272.25" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419223v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQTS7W9J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356023v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874648v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.047" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2HNMKBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360103v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freyss" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00180-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMFNWT7Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003689v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003751v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Villa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grivet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebetez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambaudet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003409v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblond" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05490181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosque Guardia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; B&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felip Tuomisto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704584v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704582v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704563v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704579v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704580v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704568v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703532v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703562v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703048v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717514v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet Metivier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nilly" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti-Sillans" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132836v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Staicu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194953v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bona" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433861v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramond" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437056v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Manara" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572977v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012098" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437087v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491617v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Richaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509278v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509681v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Richaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018354v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018511v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018517v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487017v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.02.018" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSRQJ353-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018500v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.158" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXHGS14L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409068v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mende" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.239" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSNT2DL2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145773v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.705" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004708v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023068v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008187v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevarier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008188v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706100v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roucayrol" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706072v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706095v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chmali" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706034v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706018v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Alibert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706014v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433871v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os. Valu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935517v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miranda" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4714-6_13" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50EBA833FF444932ACC092BD70E166098EC08FAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04793251v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007622v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2743-2068" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257723617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-1689-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500636v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hautecouverture" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02138c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Desagulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117623" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Berenguer-Besnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10349-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Orlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Prozheev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Arts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525005156" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouhammou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Medyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Favart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10267-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canducci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04090309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cunha Costa Miranda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Signoret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.06.072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caprani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rothe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102523" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Guellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.09.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhun Kahraman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521010572" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03430378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Naour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Solinhac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576721002235" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dieste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01071" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Volkova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02107" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03552281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Volfi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maas Abbink" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nieuwland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eijck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03593552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bonani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle W. Kriegsman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00506" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529003v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Epifano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauwerier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151986" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03672" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J y Hunault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01633" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489550v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151991" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01989844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Smith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Verleg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vlieland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Haas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaen A. Ocadiz-Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057751801648x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardennes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.105896" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kvashnina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dottavio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.046" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00572" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Conradson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bradley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin Byler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125114" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bene&#353;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. V&#259;lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zappey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Richaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Scheinost" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aufore" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02533" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSW6RK6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vigier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Scheinost" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00392" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187795v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E. Raison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00136" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Huebner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chollet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc08103j" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02066509v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vathonne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.08.019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01357" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528977v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butzbach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.03.037" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528973v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500681k" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00871683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavarini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.10.046" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T9SVWK6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528954v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Banerjee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.11.037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG73WL9T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPBJC65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528916v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.12.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WF7QLH6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658341v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80L94LD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761895v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.01.018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3NHMGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399343v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.106" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B26KJ95F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00252091v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffrezic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.09.033" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0845TBCW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874667v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.180" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FDJ3HVQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419223v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQTS7W9J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00397452v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.272.25" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874648v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.047" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2HNMKBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356023v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360103v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freyss" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00180-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMFNWT7Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003689v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003751v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Villa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grivet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebetez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambaudet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003409v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblond" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05490181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosque Guardia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; B&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felip Tuomisto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704584v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704580v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704579v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704582v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704563v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704565v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704568v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703562v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703532v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703048v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703039v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717514v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet Metivier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nilly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti-Sillans" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194953v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bona" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Staicu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132836v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437056v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Manara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433861v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437087v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572977v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012098" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509681v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Richaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491617v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Richaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509278v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018354v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487017v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.02.018" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSRQJ353-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018511v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018517v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018500v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.158" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXHGS14L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409068v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mende" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.239" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSNT2DL2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145773v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.705" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004708v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008187v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevarier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023068v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008188v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706100v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roucayrol" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706072v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706095v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chmali" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706034v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706018v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Alibert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706014v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433871v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os. Valu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935517v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miranda" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4714-6_13" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50EBA833FF444932ACC092BD70E166098EC08FAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04793251v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007622v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>