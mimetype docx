--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,425 +342,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structural investigation of hypo-stoichiometric (U1-yPuy)O1.98 oxides with high plutonium content</w:t>
+                <w:t xml:space="preserve">Structural and Microstructural Characterization of Fission Product Phases in MOX Nuclear Fuel for Fast Neutron Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-M. Desagulier</w:t>
+                <w:t xml:space="preserve">Rafael Caprani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martinez</w:t>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Martin</w:t>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.O.J.Y. Hunault</w:t>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117623⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (6), pp.3255-3269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05224424v1</w:t>
+                <w:t xml:space="preserve">hal-05592994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature and O2 partial pressure on the kinetics and mechanisms of UO2 oxidation to U3O8</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale structural investigation of hypo-stoichiometric (U1-yPuy)O1.98 oxides with high plutonium content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-M. Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t>
+                <w:t xml:space="preserve">J. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Marchetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vieille</w:t>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Favergeon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.O.J.Y. Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102, pp.28. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-025-10349-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05240848v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05224424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal-field splitting strength of U-6 d orbitals in NaUO 3 , KUO 3 and RbUO 3</w:t>
+                <w:t xml:space="preserve">Effects of temperature and O2 partial pressure on the kinetics and mechanisms of UO2 oxidation to U3O8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Orlat</w:t>
+                <w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Prozheev</w:t>
+                <w:t xml:space="preserve">Loïc Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ine Arts</w:t>
+                <w:t xml:space="preserve">Laetitia Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Leinders</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (5), pp.1257-1264. </w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577525005156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-025-10349-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291679v1</w:t>
+                <w:t xml:space="preserve">cea-05240848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional modeling of diffusion in bulk and grain boundaries: application to (U, Pu)O2 system</w:t>
               </w:r>
@@ -772,4710 +772,4715 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 259, pp.114213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the cationic charge distribution in U1 y zPuyAmzO2±x mixed oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal-field splitting strength of U-6 d orbitals in NaUO 3 , KUO 3 and RbUO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Orlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Prozheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Fouquet-Métivier</w:t>
+                <w:t xml:space="preserve">Ine Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Medyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Myrtille Hunault</w:t>
+                <w:t xml:space="preserve">Gregory Leinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bazarkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (5), pp.1257-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577525005156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04781514v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of δ-PuGa (1 at%. Ga) Oxidation Under Dry Oxygen Atmosphere Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Favart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Favart</w:t>
+                <w:t xml:space="preserve">L. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ravat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.885-896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11085-024-10267-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and thermoelastic properties of hypostoichiometric MOX fuels with molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into the cationic charge distribution in U1 y zPuyAmzO2±x mixed oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fouquet-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Medyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Porto</w:t>
+                <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Canducci</w:t>
+                <w:t xml:space="preserve">Myrtille Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155163⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (43), pp.20482-20491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695539v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04781514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sintering Conditions on the Structure and Redox Speciation of Homogeneous (U,Ce)O2+δ Ceramics: A Synchrotron Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic and thermoelastic properties of hypostoichiometric MOX fuels with molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malvina Massonnet</w:t>
+                <w:t xml:space="preserve">J. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Claparede</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
+                <w:t xml:space="preserve">M. Canducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 598, pp.155163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090309v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOX fuel sintering under oxidizing conditions: A comprehensive study of the solarisation phenomenon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Signoret</w:t>
+                <w:t xml:space="preserve">Fission products speciation in nuclear fuel: Synthesis and characterisation of mixed oxide (U,Pu)O2 SIMfuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Caprani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.06.072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 585, pp.154607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04701438v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04698526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structural investigation of uranium-plutonium mixed oxides (U$_{1-y}$Pu$_y$)O$_{2-x}$ with high plutonium content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Martinez</w:t>
+                <w:t xml:space="preserve">Influence of Sintering Conditions on the Structure and Redox Speciation of Homogeneous (U,Ce)O2+δ Ceramics: A Synchrotron Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Guéneau</w:t>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154645⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (19), pp.7173-7185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276959v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products speciation in nuclear fuel: Synthesis and characterisation of mixed oxide (U,Pu)O2 SIMfuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Caprani</w:t>
+                <w:t xml:space="preserve">MOX fuel sintering under oxidizing conditions: A comprehensive study of the solarisation phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Cunha Costa Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154607⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (14), pp.6373-6385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.06.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04698526v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04701438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the solid/liquid phase transitions in the U–Pu–O system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Rothe</w:t>
+                <w:t xml:space="preserve">Multi-scale structural investigation of uranium-plutonium mixed oxides (U$_{1-y}$Pu$_y$)O$_{2-x}$ with high plutonium content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2022.102523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 585, pp.154645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04701504v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by electron probe microanalysis, Raman spectroscopy and transmission electron microscopy of a MOX fuel sintered from a freeze-granulated powder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doris Drouan</w:t>
+                <w:t xml:space="preserve">Investigation of the solid/liquid phase transitions in the U–Pu–O system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouquet-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.08.056⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (19), pp.102523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2022.102523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04701535v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04701504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size analysis and characterization by Raman spectroscopy of a homogeneous sintered MOX fuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Characterization by electron probe microanalysis, Raman spectroscopy and transmission electron microscopy of a MOX fuel sintered from a freeze-granulated powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abibatou Ndiaye</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Drouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 42 (16), pp.7553-7560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.09.017⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 42 (15), pp.7237-7246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04701548v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04701535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observable consequences of self-irradiation damage in a MIMAS-type MOX nuclear fuel as analyzed by x-ray diffraction, electron microprobe analysis, and Raman imaging. A possible methodological approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Grain size analysis and characterization by Raman spectroscopy of a homogeneous sintered MOX fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abibatou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0103348⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (16), pp.7553-7560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305414v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04701548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectroscopic hike in the U–O phase diagram</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observable consequences of self-irradiation damage in a MIMAS-type MOX nuclear fuel as analyzed by x-ray diffraction, electron microprobe analysis, and Raman imaging. A possible methodological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orhun Kahraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577521010572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (11), pp.115106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416006v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spéciation des actinides - Pierre angulaire de la chimie dans le cycle du combustible nucléaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.M. Martin</w:t>
+                <w:t xml:space="preserve">New sample stage for characterizing radioactive materials by X-ray powder diffraction: application on five actinide dioxides ThO 2 , UO 2 , NpO 2 , PuO 2 and AmO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fouquet-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Naour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">Isabelle Solinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.636-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576721002235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-03430378v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04701556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sample stage for characterizing radioactive materials by X-ray powder diffraction: application on five actinide dioxides ThO 2 , UO 2 , NpO 2 , PuO 2 and AmO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge Distribution in U 1– x Ce x O 2+ y Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vauchy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Olaf Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Solinhac</w:t>
+                <w:t xml:space="preserve">Oliver Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576721002235⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (19), pp.14550-14556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04701556v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Distribution in U 1– x Ce x O 2+ y Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Prieur</w:t>
+                <w:t xml:space="preserve">Probing the Local Coordination of Hexavalent Uranium and the Splitting of 5f Orbitals Induced by Chemical Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Amidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Vigier</w:t>
+                <w:t xml:space="preserve">Marius Retegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karin Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oliver Dieste</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60 (19), pp.14550-14556. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01071⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 60 (21), pp.16286-16293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714806v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Local Coordination of Hexavalent Uranium and the Splitting of 5f Orbitals Induced by Chemical Bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La spéciation des actinides - Pierre angulaire de la chimie dans le cycle du combustible nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Amidani</w:t>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Retegan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714813v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-03430378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Cs2(Mo,Te)O4 solid solution and implications on the Joint-Oxyde-Gaine system in Fast Neutron Reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">A spectroscopic hike in the U–O phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Epifano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. van Eijck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (6), pp.1684-1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521010572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03552281v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Dependence of Lattice Parameter and Electronic Structure in CeO2 Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kyle W. Kriegsman</w:t>
+                <w:t xml:space="preserve">Hydrothermal Conversion of Uranium(IV) Oxalate into Oxides: A Comprehensive Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (8), pp.5760-5767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00506⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03593552v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the O-rich domain of the U-Am-O phase diagram</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Joly</w:t>
+                <w:t xml:space="preserve">Hydrothermal Conversion of Thorium Oxalate into ThO2 · nH2O Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille O J y Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151986⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02529003v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Conversion of Uranium(IV) Oxalate into Oxides: A Comprehensive Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgan Zunino</w:t>
+                <w:t xml:space="preserve">Behaviour of (U,Am)O$_2$ in oxidizing conditions: a high-temperature XRD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 531, pp.151991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491348v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Conversion of Thorium Oxalate into ThO2 · nH2O Oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Manaud</w:t>
+                <w:t xml:space="preserve">Investigation of the Cs2(Mo,Te)O4 solid solution and implications on the Joint-Oxyde-Gaine system in Fast Neutron Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+                <w:t xml:space="preserve">A Volfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Maas Abbink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nieuwland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Eijck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01633⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 59, pp.10172−10184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954590v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03552281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of (U,Am)O$_2$ in oxidizing conditions: a high-temperature XRD study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Guéneau</w:t>
+                <w:t xml:space="preserve">Size Dependence of Lattice Parameter and Electronic Structure in CeO2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Bonani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle W. Kriegsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151991⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), pp.5760-5767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489550v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03593552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ high-temperature EXAFS measurements on radioactive and air-sensitive molten salt materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaen A. Ocadiz-Flores</w:t>
+                <w:t xml:space="preserve">On the O-rich domain of the U-Am-O phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lauwerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s160057751801648x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 531, pp.151986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989844v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02529003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting behavior of uranium-americium mixed oxides under different atmospheres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Dardennes</w:t>
+                <w:t xml:space="preserve">In situ high-temperature EXAFS measurements on radioactive and air-sensitive molten salt materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna L. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Verleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Vlieland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick de Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaen A. Ocadiz-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2019.105896⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.124-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s160057751801648x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02340026v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the uranium valence state determination in U$_y$Nd$_{1−y}$O$_{2 \pm x}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Desgranges</w:t>
+                <w:t xml:space="preserve">Melting behavior of uranium-americium mixed oxides under different atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dardennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.04.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.105896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2019.105896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02429995v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02340026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Am-O Phase Equilibria: A Thermodynamic Study Coupling High-Temperature XRD and CALPHAD Modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebreton</w:t>
+                <w:t xml:space="preserve">New insight in the uranium valence state determination in U$_y$Nd$_{1−y}$O$_{2 \pm x}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kvashnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 507, pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02418708v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02429995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closure of the Mott gap and formation of a superthermal metal in the Fröhlich-type nonequilibrium polaron Bose-Einstein condensate in UO2+x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven D. Conradson</w:t>
+                <w:t xml:space="preserve">David A. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Andersson</w:t>
+                <w:t xml:space="preserve">Kevin Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Boland</w:t>
+                <w:t xml:space="preserve">Joseph Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrin Byler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (12), pp.125114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature heat capacity of (U, Am)O2±x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beneš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Beneš</w:t>
+                <w:t xml:space="preserve">O.S. Vălu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.S. Vălu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Zappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 494, pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02528994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ High Temperature X-ray Diffraction Study of the Am-O System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Insight into the Am-O Phase Equilibria: A Thermodynamic Study Coupling High-Temperature XRD and CALPHAD Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Strach</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2017.200⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (13), pp.7416-7432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528988v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02418708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting behaviour of americium-doped uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Scheinost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.244-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jct.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02528984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinide Oxidation State and O/M Ratio in Hypostoichiometric Uranium–Plutonium–Americium U$_{0.750}$Pu$_{0.246}$Am$_{0.004}$O$_{2-x}$ Mixed Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud C. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Aufore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (5), pp.2123-2132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02528980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the oxygen potential on the sintering of UO2–45% PuO2</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ High Temperature X-ray Diffraction Study of the Am-O System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Strach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (62), pp.4133-4137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2017.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571064v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the cation distribution homogeneity on the americium oxidation state in the U0.54Pu0.45Am0.01O2−x mixed oxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Aufore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (14), pp.6391 - 6399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01138846v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic formation of nanocrystalline neptunium dioxide under neutral aqueous conditions relevant to deep geological repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Husar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Huebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Caisso</w:t>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Picart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe M. Martin</w:t>
+                <w:t xml:space="preserve">Melanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (14), pp.6391 - 6399. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (7), pp.1301-1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cc08103j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684157v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Investigation of (U 0.7 Pu 0.3 )O 2-x Mixed Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ac. Scheinost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5535,90 +5540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Look at the Structural Properties of Trisodium Uranate Na3UO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna L. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe E. Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5663,3444 +5668,3573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic formation of nanocrystalline neptunium dioxide under neutral aqueous conditions relevant to deep geological repositories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of fission gases in nuclear fuel: XAS characterization of Kr in UO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Husar</w:t>
+                <w:t xml:space="preserve">E. Vathonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Huebner</w:t>
+                <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Hennig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe M. Martin</w:t>
+                <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Chollet</w:t>
+                <w:t xml:space="preserve">C. Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (7), pp.1301-1304. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 466, pp.379-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc08103j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572720v1</w:t>
+                <w:t xml:space="preserve">cea-02066509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of fission gases in nuclear fuel: XAS characterization of Kr in UO$_2$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Peculiar Behavior of (U,Am)O 2−δ Compounds for High Americium Contents Evidenced by XRD, XAS, and Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L Caraballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delorme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Sabathier</w:t>
+                <w:t xml:space="preserve">Andreas Scheinost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (20), pp.9749-9760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02066509v1</w:t>
+                <w:t xml:space="preserve">cea-02528978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar Behavior of (U,Am)O 2−δ Compounds for High Americium Contents Evidenced by XRD, XAS, and Raman Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Comparative XRPD and XAS study of the impact of the synthesis process on the electronic and structural environments of uranium–americium mixed oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Scheinost</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Butzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01357⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528978v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative XRPD and XAS study of the impact of the synthesis process on the electronic and structural environments of uranium–americium mixed oxides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of the oxygen potential on the sintering of UO2–45% PuO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.03.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (13), pp.3651-3663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528977v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy investigations on radioactive matter using MARS beamline at SOLEIL synchrotron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastiano Cammelli</w:t>
+                <w:t xml:space="preserve">Impact of the cation distribution homogeneity on the americium oxidation state in the U0.54Pu0.45Am0.01O2−x mixed oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Aufore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ract-2013-2241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456, pp.115-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273199v2</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of chromium in UO2 fuel: A solubility model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Carlot</w:t>
+                <w:t xml:space="preserve">New Insight into Self-Irradiation Effects on Local and Long-Range Structure of Uranium–Americium Mixed Oxides (through XAS and XRD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Scheinost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.021⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (18), pp.9531-9540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic500681k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00971803v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into Self-Irradiation Effects on Local and Long-Range Structure of Uranium–Americium Mixed Oxides (through XAS and XRD)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">X-ray absorption spectroscopy investigations on radioactive matter using MARS beamline at SOLEIL synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sitaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Scheinost</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Cammelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic500681k⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (11), pp.957 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ract-2013-2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528973v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenon behavior in TiN: A coupled XAS/TEM study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of chromium in UO2 fuel: A solubility model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riglet-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabathier-Devals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 434, pp.56-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.10.046⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 447 (1-3), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00871683v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation of multivalent cations in fluorite-type solid solutions: Case of Am-bearing UO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dipanjan Banerjee</w:t>
+                <w:t xml:space="preserve">Xenon behavior in TiN: A coupled XAS/TEM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 434 (1-3), pp.7-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.11.037⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 434, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528954v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00871683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha self-irradiation effect on the local structure of the local structure of the U0.85Am0.15O2+x solid solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Accommodation of multivalent cations in fluorite-type solid solutions: Case of Am-bearing UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lebreton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jankowiak</w:t>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipanjan Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 434 (1-3), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771358v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive sintering of U1−yAmyO2±x in overstoichiometric conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alpha self-irradiation effect on the local structure of the local structure of the U0.85Am0.15O2+x solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.12.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194, pp.206-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528916v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and growth of intragranular defect and insoluble atom clusters in nuclear oxide fuels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Michel</w:t>
+                <w:t xml:space="preserve">Reactive sintering of U1−yAmyO2±x in overstoichiometric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.12.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (8), pp.1585-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00658341v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Mo/Al-Si interaction: Influence of Si concentration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tougait</w:t>
+                <w:t xml:space="preserve">Nucleation and growth of intragranular defect and insoluble atom clusters in nuclear oxide fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.01.018⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 277, pp.98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761895v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00658341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caesium isothermal migration behaviour in sintered titanium nitride: New data and comparison with previous results on iodine and xenon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Esnouf</w:t>
+                <w:t xml:space="preserve">U-Mo/Al-Si interaction: Influence of Si concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.03.106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 399 (2-3), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00399343v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodine isothermal migration behaviour in titanium nitride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Caesium isothermal migration behaviour in sintered titanium nitride: New data and comparison with previous results on iodine and xenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Toulhoat</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.09.033⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267, pp.1942-1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.03.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00252091v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00399343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XAS characterisation of xenon bubbles in uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 266 (12-13), pp.2887 - 2891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the presence of U-Mo-Al ternary compounds in the UMo/Al interaction layer grown by thermal annealing: a coupled µ-XRD/µ-XAS study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Iodine isothermal migration behaviour in titanium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Proux</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889807040010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 374, pp.320-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419223v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00252091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Behaviour of Xenon in a Refractory Metal for Gas Fast Reactor Fuel Elements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Evidence for the presence of U-Mo-Al ternary compounds in the UMo/Al interaction layer grown by thermal annealing: a coupled µ-XRD/µ-XAS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tucoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.272.25⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (6), pp.1064-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889807040010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00397452v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of xenon aggregates in uranium dioxide using X-ray absorption spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Thermal Behaviour of Xenon in a Refractory Metal for Gas Fast Reactor Fuel Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ripert</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.047⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 272, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.272.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01874648v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00397452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XAS study of U(1-y)PuyO2 solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02356023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of plutonium dioxide an X-ray absorption spectroscopy study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">A study of xenon aggregates in uranium dioxide using X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Castelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 320, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(03)00180-6⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 352 (1-3), pp.136 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02360103v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion under irradiation of rare earth elements in apatite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Oxidation of plutonium dioxide an X-ray absorption spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Freyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 278, pp.202-206</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(03)00180-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003689v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02360103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage morphology of kr ion tracks in apatite : dependence on $\frac{Dt}{dx}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion under irradiation of rare earth elements in apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Villa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31, pp.65</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 278, pp.202-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003751v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms involved in thermal diffusion of rare earth elements in apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Den-Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 275, pp.268-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damage morphology of kr ion tracks in apatite : dependence on $\frac{Dt}{dx}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rebetez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chambaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diffusion studies using ion beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 140, pp.402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9110,4479 +9244,4479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microstructural properties on the dissolution kinetics of MOx (U,Pu)O2 fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bosque Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle - The 3rd Edition of Nuclear Fuel Cycle: A Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05490181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and design of HotXAS: the future in-house XAS apparatus at Atalante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Orlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felip Tuomisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2024 - 6th International ATALANTE Conference on Nuclear chemistry for sustainable fuel cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04717515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabricaiton and experimental characterization of Pu-bearing simulated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Caprani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AcE workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Caprani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMAT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with plutonium contents (&amp;gt; 60 mol.% Pu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATAS-AnXAS Joint Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">NUMAT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704579v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with plutonium contents (&amp;gt; 60 mol.% Pu)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with high plutonium contents (≥ 60 mol.% Pu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Global 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704582v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with high plutonium contents (≥ 60 mol.% Pu)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Caprani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">ATAS-AnXAS Joint Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704563v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Caprani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with plutonium contents (&amp;gt; 60 mol.% Pu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of (U,Pu)O2-x mixed oxides with high plutonium contents : 60, 65 and 70 mol.% Pu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuFuel 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bangor (virtual conference), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the method of preparation and sintering conditions on the dissolution of (U,Ce)O2±δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFC3 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sintering conditions on homogeneous (U,Ce)O2±δ properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées des Actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Rennes (virtual conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the hydrothermal conversion of uranium(IV) oxalate into oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Manaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maynadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMAT 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Gand (virtual conference), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O/M ratio and Pu distribution in (U,Pu)O2-x fuels determined at micron scale using µ-Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Fouquet Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marchetti-Sillans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMaT 2020 - 6th Nuclear Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04717514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing Studies of Actinides Containing Fuels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New measurements on (U,Pu)O2 properties within european projects: ESNII+ and ESFR-Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele de Bona</w:t>
+                <w:t xml:space="preserve">Nathalie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Benedetti</w:t>
+                <w:t xml:space="preserve">Dragos Staicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Staicu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dario Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MiNES - Materials in Nuclear Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Nuclear Society, Oct 2019, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">GLOBAL 2019 - International Nuclear Fuel Cycle Conference and TOP FUEL 2019 - Light Water Reactor Fuel Performance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194953v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New measurements on (U,Pu)O2 properties within european projects: ESNII+ and ESFR-Smart</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Ageing Studies of Actinides Containing Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dieste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Staicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBAL 2019 - International Nuclear Fuel Cycle Conference and TOP FUEL 2019 - Light Water Reactor Fuel Performance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">MiNES - Materials in Nuclear Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Nuclear Society, Oct 2019, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132836v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive thermodynamic study of the U-Am-O ternary system: multiple experimental investigations and Calphad modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Manara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02437056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Oxygen/Metal ratio on melting temperature and structural variation of (U,Am)O2 mixed oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillon-Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuFuel 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the 5f electronic states in u, np, pu and am and (u,pu) oxides using high resolution xanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Strach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMat2016 The Nuclear Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02437087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission products behaviour in UO2 submitted to nuclear severe accident conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on X-ray Absorption Fine Structure (XAFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. 4 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/712/1/012098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ high temperature X-ray diffraction study of Americium Dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Strach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuFuel MMSNF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative oxide precursor synthesis dedicated to dustless process for minor actinide pellet fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECERS 2015 - 14th conference of the european ceramic society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tolede, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ High temperature X-Ray diffraction study of the Am-O system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc. Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Strach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Scientific Basis for Nuclear Waste Management XXXIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02491617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of model materials for fission products release study in Severe Accident Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERMSAR 2015 - 7th European Review Meeting on Severe Accident Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of xenon behaviour in titanium nitride at high temperature by combination of XAS and TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millard-Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01018354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of xenon thermal migration in sintered titanium nitride using nuclear micro-probe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Diffusion thermique et sous irradiation du xénon dans TiN et TiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millard-Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gavarini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Ion Beam Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées plénières du GNR MATINEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00487017v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01018511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion thermique et sous irradiation du xénon dans TiN et TiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">µ-XRD and XAS characterizations on MARS of materials related to nuclear fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gavarini</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Garnier</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GNR MATINEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">User Meeting SOLEIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01018511v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01018517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µ-XRD and XAS characterizations on MARS of materials related to nuclear fuels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Study of xenon thermal migration in sintered titanium nitride using nuclear micro-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User Meeting SOLEIL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Ion Beam Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cambridge, UK, United States. pp.1880-1883, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2010.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01018517v1</w:t>
+                <w:t xml:space="preserve">in2p3-00487017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration thermique du xénon dans le nitrure de titane polycristallin: rôle de la microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millard-Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Malchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinex Worshop, National Workshop on innovative materials in extreme conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01018500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ TEM study of temperature-induced fission product precipitation in UO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Radiation Effects in Insulators (REI-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Caen, France. pp.3027-3032, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00825672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenon migration behaviour in titanium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006: Symposium N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Warsaw, Poland. pp.364-373, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00409068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal diffusion of chlorine in uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.705-711, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00145773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion studies using ion beam analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ion Beam Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1997, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00004708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of HIRBS to study distortion of implanted lanthanides distribution in apatite during ion bombardment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Diffusion du lanthane dans les apatites soumises a la radioactivite alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ion Beam Analysis 12 IBA 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Tempe, United States</w:t>
+              <w:t xml:space="preserve">Journees Centre-Est de la Societe Francaise de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008187v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion du lanthane dans les apatites soumises a la radioactivite alpha</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Use of HIRBS to study distortion of implanted lanthanides distribution in apatite during ion bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chevarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Centre-Est de la Societe Francaise de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ion Beam Analysis 12 IBA 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023068v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of lanthanides in apatite layers during alpha irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration'95 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13592,900 +13726,900 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Analysis of Volatile Fission Products in High Burnup SFR Fuel Using a (U,Pu)O2 SIMMOx Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Roucayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth analysis of volatile fission products in high burnup SFR fuel using a (U,Pu)O2 SIMMOX approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Roucayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3C 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of (U,Pu)O2 Mixed Oxides By Hydroxide Route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Chmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron study of the relations between sintering conditions, structure and cation speciation in (U,Ce)O2+δ ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMAT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in fission products behaviour studies: synthesis and characterization of U1-yPuyO2+x SIMfuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Caprani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global 2022 - International Conference on Nuclear Fuel Cycle : nNew nuclear perspectives in the energy supply crisis and climate emergency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with high plutonium contents (&amp;gt; 60 mol.% Pu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Margaux Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Méditeranéennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature heat capacity of (U,Am)O2+x Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os. Valu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuFuel 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lecco, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14495,145 +14629,145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies Comparison of Milk Proteins: Quantitative Variability and Molecular Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Dairy Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.387-429, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-4714-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14643,91 +14777,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés des combustibles nucléaires - Apport du couplage synchrotron laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Montpellier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04793251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14737,114 +14871,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de diffusion thermique et de diffusion sous irradiation alpha des terres rares dans les apatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nuclear Experiment [nucl-ex]. Université Claude Bernard - Lyon I, 1999. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId444"/>
+      <w:footerReference w:type="default" r:id="rId446"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14912,51 +15046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9E9F234"/>
+    <w:nsid w:val="605A57F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15143,51 +15277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2743-2068" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257723617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-1689-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500636v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hautecouverture" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02138c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Desagulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117623" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Berenguer-Besnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10349-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Orlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Prozheev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Arts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525005156" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouhammou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Medyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Favart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10267-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canducci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04090309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cunha Costa Miranda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Signoret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.06.072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caprani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rothe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102523" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Guellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.09.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhun Kahraman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521010572" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03430378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Naour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Solinhac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576721002235" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dieste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01071" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Volkova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02107" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03552281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Volfi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maas Abbink" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nieuwland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eijck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03593552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bonani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle W. Kriegsman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00506" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529003v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Epifano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauwerier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151986" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03672" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J y Hunault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01633" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489550v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151991" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01989844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Smith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Verleg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vlieland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Haas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaen A. Ocadiz-Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057751801648x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardennes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.105896" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kvashnina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dottavio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.046" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00572" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Conradson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bradley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin Byler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125114" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bene&#353;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. V&#259;lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zappey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Richaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Scheinost" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aufore" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02533" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSW6RK6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vigier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Scheinost" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00392" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187795v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E. Raison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00136" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Huebner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chollet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc08103j" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02066509v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vathonne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.08.019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01357" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528977v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butzbach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.03.037" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528973v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500681k" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00871683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavarini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.10.046" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T9SVWK6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528954v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Banerjee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.11.037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG73WL9T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPBJC65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528916v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.12.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WF7QLH6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658341v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80L94LD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761895v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.01.018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3NHMGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399343v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.106" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B26KJ95F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00252091v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffrezic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.09.033" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0845TBCW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874667v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.180" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FDJ3HVQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419223v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQTS7W9J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00397452v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.272.25" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874648v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.047" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2HNMKBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356023v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360103v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freyss" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00180-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMFNWT7Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003689v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003751v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Villa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grivet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebetez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambaudet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003409v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblond" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05490181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosque Guardia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; B&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felip Tuomisto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704584v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704580v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704579v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704582v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704563v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704565v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704568v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703562v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703532v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703048v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703039v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717514v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet Metivier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nilly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti-Sillans" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194953v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bona" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Staicu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132836v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437056v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Manara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433861v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437087v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572977v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012098" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509681v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Richaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491617v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Richaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509278v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018354v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487017v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.02.018" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSRQJ353-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018511v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018517v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018500v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.158" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXHGS14L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409068v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mende" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.239" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSNT2DL2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145773v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.705" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004708v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008187v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevarier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023068v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008188v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706100v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roucayrol" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706072v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706095v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chmali" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706034v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706018v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Alibert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706014v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433871v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os. Valu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935517v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miranda" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4714-6_13" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50EBA833FF444932ACC092BD70E166098EC08FAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04793251v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007622v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2743-2068" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257723617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-1689-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500636v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hautecouverture" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02138c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caprani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Desagulier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Berenguer-Besnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10349-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouhammou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Orlat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Prozheev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Arts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525005156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Favart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10267-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Medyk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03084" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canducci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155163" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154607" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04090309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03945" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cunha Costa Miranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Signoret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.06.072" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154645" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouquet-M&#233;tivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rothe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102523" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Guellec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.09.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhun Kahraman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103348" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04701556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Solinhac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576721002235" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714806v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dieste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Volkova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03430378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Naour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521010572" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03672" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J y Hunault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01633" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Epifano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151991" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03552281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Volfi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maas Abbink" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nieuwland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eijck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01307" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03593552v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bonani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle W. Kriegsman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00506" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauwerier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151986" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01989844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Verleg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vlieland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Haas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaen A. Ocadiz-Flores" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057751801648x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dardennes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.105896" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kvashnina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dottavio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Conradson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bradley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin Byler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125114" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bene&#353;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. V&#259;lu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zappey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00572" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Scheinost" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.02.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528980v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aufore" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02533" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Richaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Huebner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc08103j" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vigier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Scheinost" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00392" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187795v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E. Raison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00136" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02066509v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vathonne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.08.019" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528978v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01357" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butzbach" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.03.037" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noyau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138846v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSW6RK6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528973v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500681k" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00871683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavarini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.10.046" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T9SVWK6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528954v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Banerjee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.11.037" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG73WL9T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771358v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPBJC65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528916v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.12.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WF7QLH6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658341v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.031" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80L94LD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761895v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.01.018" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3NHMGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399343v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.106" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B26KJ95F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874667v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.180" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FDJ3HVQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00252091v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffrezic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.09.033" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0845TBCW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419223v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQTS7W9J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00397452v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.272.25" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356023v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874648v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.047" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2HNMKBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360103v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freyss" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00180-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMFNWT7Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003689v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003751v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Villa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grivet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebetez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambaudet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05490181v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosque Guardia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717515v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; B&#232;s" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felip Tuomisto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704584v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704580v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704582v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704563v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704579v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704565v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704568v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703562v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703532v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703039v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717514v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fouquet Metivier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nilly" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti-Sillans" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132836v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Staicu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194953v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bona" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437056v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Manara" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433861v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramond" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437087v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572977v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012098" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509681v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Richaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491617v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Richaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509278v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018354v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018511v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018517v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487017v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.02.018" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSRQJ353-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018500v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825672v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.158" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXHGS14L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409068v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mende" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.239" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSNT2DL2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145773v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.705" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004708v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023068v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008187v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevarier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008188v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706100v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roucayrol" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706072v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706095v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chmali" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706034v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706018v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Alibert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706014v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433871v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os. Valu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935517v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miranda" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4714-6_13" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50EBA833FF444932ACC092BD70E166098EC08FAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04793251v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007622v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>