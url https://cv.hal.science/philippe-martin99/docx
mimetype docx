--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -620,1397 +620,1397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots de la &amp;quot; religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Khartala, pp.180, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire de la messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS ÉDITIONS, pp.386, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Khartala, pp.180, 2013</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Sixtine de la Seille. Eglise de Sillegny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoise, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Serpenoise, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trésors de la bibliothèque bénédictine de Saint-Mihiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Louis éditeur, pp.224, 2013, 978-2357630598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Cazin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine religieux. Désacralisation, requalification, réappropriation : le patrimoine chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve éditions, pp.286, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephemera catholiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BEAUCHESNE, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine religieux. Désacralisation, requalification, réappropriation : le patrimoine chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Faltrauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve éditions, pp.286, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas de la vie religieuse en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Henryot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Serpenoise, 2012, 978-2-87692884-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite anthologie du &amp;quot; bien mourir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Librairie Vuibert, pp.160, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Renaissance Lorraine 1508 - 1608</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoises, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porcelette, un village de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Louis, pp.198, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas de la vie religieuse en Lorraine à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gérard Louis éditeur, pp.224, 2013, 978-2357630598</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoise (Metz), pp.320, 2011, 978-2-87692-884-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Riveneuve éditions, pp.286, 2013</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre divin. Une histoire de la messe du XVIème au XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.384, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">BEAUCHESNE, 2012</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meuse en guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des Lettres de Bar-le-Duc, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne d'Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. place Stanislas, pp.179, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dom Augustin Calmet, un itinéraire intellectuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Editions Serpenoise, 2012, 978-2-87692884-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve Editions (Paris), pp.428, 2008, 978-2914214544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Riveneuve éditions, pp.286, 2012</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pompe funèbre de Charles III ; 1608</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoise, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">La Librairie Vuibert, pp.160, 2012</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre sa foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annales de l'Est, 2007/1, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Serpenoises, 2012</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metz : deux mille ans d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoise, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Gérard Louis, pp.198, 2011</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de la mort en Lorraine (XVe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoise, pp.407, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...534 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00527306v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00527663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dom loupvent. Le voyage d'un Lorrain en Terre Sainte au XVIe siècle</w:t>
               </w:r>
@@ -3160,173 +3160,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00529014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La 'mort' d'un duc de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Dompnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cérémonies extraordinaires du catholicisme baroque, actes du colloque du Puy-en-Velay, 27-29 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUBP, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00529438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des lieux de mémoire pour l'Europe : une mission impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Majérus, S. Kmec, M. Margue et P. Péporté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dépasser le cadre national des " Lieux de mémoire ". Nationale Erinnerungsorte hinterfragt. Innovations méthodologiques, approches comparatives, lectures transnationales. Methodologische Innovationen, vergleichende Annäherungen, transnationale Lektüren</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528548v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00529438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des livres de piété pour les enfants</w:t>
               </w:r>
@@ -5119,174 +5119,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de la paroisse en Lorraine (1610-1760)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50 (1), pp.17-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paroles de pèlerins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 217 (3), pp.489-502. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhr.2000.1043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rhr.2000.1043⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00936876v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00936880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps en repos ou corps en danger ? Le sommeil dans le livre de piété dans la seconde moitié du XVIIIe siècle</w:t>
               </w:r>
@@ -6784,51 +6784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verneuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr-Combe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20378/Les-populations-particulieres-dans-les-cimetieres-de-l-epoque-moderne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Forclaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00952619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deregnaucourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Cazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Faltrauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lanher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html?search_query=%09+Le+petit+mobilier+dans+les+sepultures+d%27epoque+moderne&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chantin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/religions-spiritualite/7615-religions.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-convertis-parcours-religieux-parcours-politiques-tome-i-periode-moderne.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936895v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.14209" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02878579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audigier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04603236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.9119" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prudhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.025.0003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhr.2000.1043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhpr.2000.5607" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03994799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decomps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samadia Sadouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN21012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verneuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr-Combe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20378/Les-populations-particulieres-dans-les-cimetieres-de-l-epoque-moderne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Forclaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00952619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deregnaucourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Cazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Faltrauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lanher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html?search_query=%09+Le+petit+mobilier+dans+les+sepultures+d%27epoque+moderne&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chantin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/religions-spiritualite/7615-religions.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-convertis-parcours-religieux-parcours-politiques-tome-i-periode-moderne.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936895v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.14209" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02878579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audigier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04603236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.9119" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prudhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.025.0003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhr.2000.1043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhpr.2000.5607" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03994799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decomps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samadia Sadouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN21012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>