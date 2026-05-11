--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -620,1472 +620,1472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine religieux. Désacralisation, requalification, réappropriation : le patrimoine chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve éditions, pp.286, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots de la &amp;quot; religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khartala, pp.180, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS ÉDITIONS, pp.386, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sixtine de la Seille. Eglise de Sillegny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serpenoise, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Trésors de la bibliothèque bénédictine de Saint-Mihiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Louis éditeur, pp.224, 2013, 978-2357630598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Cazin</w:t>
+                <w:t xml:space="preserve">hal-00935861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas de la vie religieuse en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Henryot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Serpenoise, 2012, 978-2-87692884-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine religieux. Désacralisation, requalification, réappropriation : le patrimoine chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Faltrauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve éditions, pp.286, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephemera catholiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BEAUCHESNE, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite anthologie du &amp;quot; bien mourir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Librairie Vuibert, pp.160, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Renaissance Lorraine 1508 - 1608</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoises, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porcelette, un village de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Louis, pp.198, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas de la vie religieuse en Lorraine à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vast</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Gérard Louis éditeur, pp.224, 2013, 978-2357630598</w:t>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoise (Metz), pp.320, 2011, 978-2-87692-884-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Riveneuve éditions, pp.286, 2013</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre divin. Une histoire de la messe du XVIème au XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.384, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">BEAUCHESNE, 2012</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meuse en guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des Lettres de Bar-le-Duc, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne d'Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. place Stanislas, pp.179, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dom Augustin Calmet, un itinéraire intellectuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Obadia</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve Editions (Paris), pp.428, 2008, 978-2914214544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pompe funèbre de Charles III ; 1608</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoise, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dom loupvent. Le voyage d'un Lorrain en Terre Sainte au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Riveneuve éditions, pp.286, 2012</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lanher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Place Stanislas, pp.192, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Editions Serpenoise, 2012, 978-2-87692884-8</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre sa foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annales de l'Est, 2007/1, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">La Librairie Vuibert, pp.160, 2012</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de la mort en Lorraine (XVe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoise, pp.407, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Serpenoises, 2012</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metz : deux mille ans d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoise, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...596 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00527663v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">halshs-00526943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2571,173 +2571,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D.-O. Hurel et M.-C. Pitassi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La théologie, une anthologie. Les temps modernes, vol. 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des 'Renaissance' lorraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roze Fr.; Christin O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un nouveau monde. Naissance de la Lorraine moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris: Somogy, pp.196-203, 2013, 9782757206737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936895v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00944356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le catholique, un homme du livre (XVIIe-XIXe siècles)</w:t>
               </w:r>
@@ -2859,766 +2859,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lire et écrire en dévotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F.-J. Ruggiu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrits du for privé, actes du colloque de Paris, décembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00529014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe de Gueldres : princesse et clarisse à Pont-à-Mousson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Andriot, F. Henryot et Ph. Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pont-à-Mousson, carrefour de la Lorraine (XIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gérard Louis Editeur, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00529013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anti-jésuitisme face à la piété jésuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Maire, P., A. Fabre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Antijésuites : Discours, figures et lieux de l'antijésuitisme à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.U.R., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00529012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation des formes de dévotion : le cas des études françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Büttgen, C. Duhamelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion ou confession : Un bilan franco-allemand sur l'époque moderne (XVIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.14209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.14209⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00528960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">F.-J. Ruggiu. </w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1770-1780 : une vie religieuse renouvelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Châtellier, C. Langlois, J.-P. Willaime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écrits du for privé, actes du colloque de Paris, décembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPS, 2010</w:t>
+              <w:t xml:space="preserve">Lumières, religions, laïcité, actes du colloque de Nancy, octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00529016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 'mort' d'un duc de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Dompnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cérémonies extraordinaires du catholicisme baroque, actes du colloque du Puy-en-Velay, 27-29 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUBP, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00529438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lieux de mémoire pour l'Europe : une mission impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Majérus, S. Kmec, M. Margue et P. Péporté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dépasser le cadre national des " Lieux de mémoire ". Nationale Erinnerungsorte hinterfragt. Innovations méthodologiques, approches comparatives, lectures transnationales. Methodologische Innovationen, vergleichende Annäherungen, transnationale Lektüren</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des livres de piété pour les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Parmentier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre, éducation et religion dans l'espace franco-belge, XVe-XIXe siècles, actes de la Journée d'Etude de Namur, 29 février 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Namur, pp.99, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00529428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Jeanne d'Arc à Pont-à-Mousson (1580-1612) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Chave et M. Delavenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire de famille. Jean Hordal et Charles du Lys, premiers historiens de Jeanne d'Arc au 17e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Conseil général des Vosges, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écrit et l'Indien, chronique d'une rencontre au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Lemaître. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mission et le sauvage. Huguenots et catholiques d'une rive atlantique à l'autre, XVIe-XIXe siècles, actes du 133e congrès du CTHS, Québec, 2-3 juin 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions du CTHS, pp.307-325, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00529015v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00529016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1639-1656 : un Luxembourg Lorrain ?</w:t>
               </w:r>
@@ -3817,173 +3817,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00529582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des livres de sagesse de fidèles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Bruckner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre de sagesse. Supports, médiations, usages, actes du colloque de Metz, 13-15 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Verlag, pp.43-60, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00529584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Découvrir le monde sur les chemins de Jérusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Desroches-Vialet et G. Rémi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction de l'identité dans la rencontre des cultures chez les auteurs d'expression allemande : Etre ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Saint-Etienne, pp.69-85, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528958v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00529584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auteur de piété est-il un anonyme ?</w:t>
               </w:r>
@@ -4797,51 +4797,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des livres de piété pour le Canada (1640-1850)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes d'histoire religieuse</w:t>
+              <w:t xml:space="preserve">Études d'histoire religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.5-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5119,174 +5119,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paroles de pèlerins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 217 (3), pp.489-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhr.2000.1043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le triomphe de la paroisse en Lorraine (1610-1760)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 50 (1), pp.17-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936880v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00936876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps en repos ou corps en danger ? Le sommeil dans le livre de piété dans la seconde moitié du XVIIIe siècle</w:t>
               </w:r>
@@ -5954,165 +5954,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crise et/ou révolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publier en sciences humaines. Quels enjeux, quelles modalités, quels supports, quelle diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Louvain-la-Neuve, Belgique. pp.175-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Longwy, cité de Vauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Longwy, les hommes, la guerre, le fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Longwy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944375v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00944421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La messe, espace symbolique et social. Les messes rouges</w:t>
               </w:r>
@@ -6299,234 +6299,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre l'évaluation dans une université française : le cas de Nancy 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évaluation de la recherche en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Louvain, Belgique. pp.131-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00684736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des tour-operators à Jérusalem, XVIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'encadrement des pèlerins du XIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Namur, Belgique. pp.153-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00684762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre méfiance et confiance : l'Assemblée du Clergé face au livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.303-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00684753v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00684736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6784,51 +6784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verneuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr-Combe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20378/Les-populations-particulieres-dans-les-cimetieres-de-l-epoque-moderne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Forclaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00952619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deregnaucourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Cazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Faltrauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lanher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html?search_query=%09+Le+petit+mobilier+dans+les+sepultures+d%27epoque+moderne&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chantin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/religions-spiritualite/7615-religions.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-convertis-parcours-religieux-parcours-politiques-tome-i-periode-moderne.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936895v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.14209" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02878579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audigier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04603236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.9119" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prudhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.025.0003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhr.2000.1043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhpr.2000.5607" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03994799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decomps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samadia Sadouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN21012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verneuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr-Combe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20378/Les-populations-particulieres-dans-les-cimetieres-de-l-epoque-moderne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Forclaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00952619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deregnaucourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Cazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vast" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Faltrauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lanher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html?search_query=%09+Le+petit+mobilier+dans+les+sepultures+d%27epoque+moderne&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chantin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/religions-spiritualite/7615-religions.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-convertis-parcours-religieux-parcours-politiques-tome-i-periode-moderne.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.14209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02878579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audigier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04603236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.9119" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prudhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.025.0003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhr.2000.1043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhpr.2000.5607" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03994799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decomps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samadia Sadouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN21012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>