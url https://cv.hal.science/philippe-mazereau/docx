--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -66,2260 +66,2398 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à inclure : enseignants et accompagnants face au handicap à l’école : curricula et professionnalisation en France et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dorison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Farrer, Chlöé; Goudeau, Sébastien; Tenret, Elise; Vallet, Louis-André. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2026, 978-2-271-16054-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15wfk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations des coordonnées de la connaissance professionnelle en travail social : pistes exploratoires pour l'étude de la production des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Lyet; Yvette Molina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail des frontières dans l'intervention sociale. Des métiers et des professionnalités en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.101-122, 2025, (Intervention sociale et mouvement des métiers), 979-10-346-0926-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de temporalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski; Maude Hatano-Chalvidan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionnalisations et professionnalités : transformations, espaces, temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCTARÈS Éditions, pp.17-28, 2024, 978-2-36630-145-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions temporelles et professionnalités repensées deux études de cas comparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski; Maude Hatano-Chalvidan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionnalisations et professionnalités : transformations, espaces, temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCTARÈS Éditions, pp.29-49, 2024, 978-2-36630-145-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination et coopération entre professionnels et avec les usagers, une mise en ordre théorique et pratique à partir de l’exemple du secteur médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coordination et collaboration : contraintes et opportunités dans le développement des compétences partagées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triangle de la coordination des parcours des personnes en situation de handicap. Modélisation de l’activité et des interactions entre familles, institutions et professionnels des secteurs sanitaire et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Guirimand; Philippe Mazereau; Alain Leplège. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux enjeux du secteur social et médico-social : décloisonner &amp; coordonner les parcours de vie et de soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.46-75, 2018, 979-10-346-0398-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.guiri.2018.01.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminations et portée de la réforme de l'enseignement spécialisé, juste avant la fin des certitudes. (1962-1967)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Kahn; Youenn Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation, transformations des savoirs scolaires : histoires croisées des disciplines, XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.259-270, 2016, (Symposia), 978-2-84133-522-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.12842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Autonomie ou quête de monopole : le cas des enseignants en activité physique adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarissa Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Vol. 56 (4), pp.7-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Vol. 56 (4), pp.97-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274126v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre l'école, l'hôpital et le secteur médicosocial, enquête sur les méandres de la conquête d'autonomies professionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, La recherche d’autonomie et de reconnaissance professionnelles dans les champs de l’éducation et de la formation : exemples sociohistoriques, 56 (4), pp.77-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0077⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Vol. 56 (4), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05112454v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie ou quête de monopole : le cas des enseignants en activité physique adaptée</w:t>
+                <w:t xml:space="preserve">Entre l'école, l'hôpital et le secteur médicosocial, enquête sur les méandres de la conquête d'autonomies professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Vol. 56 (4), pp.97-115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0097⟩</w:t>
+              <w:t xml:space="preserve">, 2025, La recherche d’autonomie et de reconnaissance professionnelles dans les champs de l’éducation et de la formation : exemples sociohistoriques, 56 (4), pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274129v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre coupures et coutures, le jeu de frontières professionnelles dans l’éducation inclusive en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Inclusion et organisations scolaires, 2 (52), pp.101-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.052.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04695168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance des acquis de l’expérience professionnelle des travailleurs handicapés : les effets émancipatoires d’un dispositif de formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aux sources d’une pédagogie universelle : l’œuvre de Joseph-Antoine Anglade, instituteur à Alger (1914-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, [12 p.]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838264v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources d’une pédagogie universelle : l’œuvre de Joseph-Antoine Anglade, instituteur à Alger (1914-1939)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La reconnaissance des acquis de l’expérience professionnelle des travailleurs handicapés : les effets émancipatoires d’un dispositif de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.7800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445590v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociohistoire des enjeux de la collaboration médico-pédagogique : des commissions d’orientation de l’éducation spéciale aux équipes pluridisciplinaires d’évaluation (1909-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le numérique par et pour l’éducation inclusive, 3 (87), pp.207-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nresi.087.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des parents et leur travail dans le parcours éducatif et thérapeutique de leur enfant en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Parcours de soins des enfants Une pluralité d'acteurs et de logiques, 17, [23 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anthropologiesante.3977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élargissement de la coopération aux usagers et professionnels non spécialisés : une nécessité dans l’accompagnement des parcours des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Pluri – inter – trans – disciplinarité : discours, enjeux et pratiques dans le champ social, 2 (148), pp.60-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/forum.148.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la sociohistoire à la compréhension du traitement des difficultés scolaires et des handicaps des élèves au sein de l’école en France (1904-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les sociologues de l’éducation et le passé, 2 (38), pp.37-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.038.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des compétences des travailleurs handicapés : une conceptualisation au service de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrot Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La satisfaction en formation, 2 (38), pp.55-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/savo.038.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants-chercheurs et activité de direction de mémoire de recherche à distance : entre obstacles et développement professionnel des enseignants-chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Université et formation à la recherche, 34, pp.33-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dse.1168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion scolaire et nouvel ordre des savoirs: vers des professionnalités enrichies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Savoirs professionnels et pratiques inclusives. La nouvelle revue de l'adaptation et de la scolarisation, 1 (65), pp.21-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nras.065.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’UPI en collège à l’UPI en lycée. Présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481797v1</w:t>
-              </w:r>
-[...495 lines deleted...]
-                <w:t xml:space="preserve">hal-02367128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maïeutique des besoins des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Rouen - Normandie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de la reconnaissance des acquis de l'expérience professionnelle des personnes en situation de handicap : Le dispositif Différent et Compétent vecteur de participation sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Hatano-Chalvidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Caen Normandie. 2019, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter l’accompagnement aux parcours de vie des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre d'études et de recherche en sciences de l'éducation (CERSE). 2015, 140 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intégration à la scolarisation des élèves handicapés : état des lieux et nouveaux besoins de formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERSE. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2329,124 +2467,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de subordination réciproque entre « faire » et «se faire » dans un réseau de reconnaissance des acquis de l'expérience des travailleurs handicapés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdelaine Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Biennale de l’éducation 2021 : Faire / Se faire - Atelier A16 / Apprendre en situation de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2456,104 +2594,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités en écho dans les métiers relationnels : les savoirs professionnels interrogés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INS-HEA, 14, 269 p., 2021, (Recherches), 978-2-36616-092-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2563,91 +2701,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of socio-history towards the understanding of the treatment of learning difficulties and of disabled pupils within French school system (1904-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2657,105 +2795,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie historique des professionnalités éducatives: entre pédagogie et médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Caen, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01058766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2902,51 +3040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0097" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.087.0207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.3977" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.148.0060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.038.0037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Amoureux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.038.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1168" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02481797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.guiri.2018.01.0046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.12842" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sovet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fr&#233;mont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Hatano-Chalvidan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Langlois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdelaine Grison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01058766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wfk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.guiri.2018.01.0046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.12842" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.087.0207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.3977" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.148.0060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.038.0037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Amoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.038.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02481797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sovet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fr&#233;mont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Hatano-Chalvidan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdelaine Grison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01058766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>