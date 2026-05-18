--- v1 (2026-04-08)
+++ v2 (2026-05-18)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à inclure : enseignants et accompagnants face au handicap à l’école : curricula et professionnalisation en France et ailleurs</w:t>
+                <w:t xml:space="preserve">Apprendre à inclure. Enseignants et accompagnants face au handicap à l’école : curricula et professionnalisation en France et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Brault</w:t>
@@ -176,62 +176,62 @@
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Farrer, Chlöé; Goudeau, Sébastien; Tenret, Elise; Vallet, Louis-André. </w:t>
+              <w:t xml:space="preserve">Chlöé Farrer; Sébastien Goudeau; Élise Tenret; Louis-André Vallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, 2026, 978-2-271-16054-6. </w:t>
+              <w:t xml:space="preserve">, CNRS Éditions, [14 p.], 2026, (Hors collection), 978-2-271-16054-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15wfk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -384,1628 +384,1784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions temporelles et professionnalités repensées deux études de cas comparées</w:t>
+                <w:t xml:space="preserve">La coordination : une fonction complexe dans un univers en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionnalisations et professionnalités : transformations, espaces, temporalités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La coordination : une fonction complexe dans un univers en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Actif, pp.76-90, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/actif.colle.2024.01.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839450v1</w:t>
+                <w:t xml:space="preserve">hal-05604686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination et coopération entre professionnels et avec les usagers, une mise en ordre théorique et pratique à partir de l’exemple du secteur médico-social</w:t>
+                <w:t xml:space="preserve">Tensions temporelles et professionnalités repensées deux études de cas comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski; Maude Hatano-Chalvidan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination et collaboration : contraintes et opportunités dans le développement des compétences partagées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Professionnalisations et professionnalités : transformations, espaces, temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCTARÈS Éditions, pp.29-49, 2024, 978-2-36630-145-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436426v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le triangle de la coordination des parcours des personnes en situation de handicap. Modélisation de l’activité et des interactions entre familles, institutions et professionnels des secteurs sanitaire et médico-social</w:t>
+                <w:t xml:space="preserve">Coordination et coopération entre professionnels et avec les usagers, une mise en ordre théorique et pratique à partir de l’exemple du secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux enjeux du secteur social et médico-social : décloisonner &amp; coordonner les parcours de vie et de soin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coordination et collaboration : contraintes et opportunités dans le développement des compétences partagées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485999v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triangle de la coordination des parcours des personnes en situation de handicap. Modélisation de l’activité et des interactions entre familles, institutions et professionnels des secteurs sanitaire et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Guirimand; Philippe Mazereau; Alain Leplège. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux enjeux du secteur social et médico-social : décloisonner &amp; coordonner les parcours de vie et de soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.46-75, 2018, 979-10-346-0398-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.guiri.2018.01.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminations et portée de la réforme de l'enseignement spécialisé, juste avant la fin des certitudes. (1962-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Kahn; Youenn Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation, transformations des savoirs scolaires : histoires croisées des disciplines, XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.259-270, 2016, (Symposia), 978-2-84133-522-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.puc.12842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie ou quête de monopole : le cas des enseignants en activité physique adaptée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Séguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 56 (4), pp.97-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.564.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 56 (4), pp.7-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.564.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre l'école, l'hôpital et le secteur médicosocial, enquête sur les méandres de la conquête d'autonomies professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, La recherche d’autonomie et de reconnaissance professionnelles dans les champs de l’éducation et de la formation : exemples sociohistoriques, 56 (4), pp.77-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.564.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre coupures et coutures, le jeu de frontières professionnelles dans l’éducation inclusive en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Inclusion et organisations scolaires, 2 (52), pp.101-118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.052.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04695168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources d’une pédagogie universelle : l’œuvre de Joseph-Antoine Anglade, instituteur à Alger (1914-1939)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La reconnaissance des acquis de l’expérience professionnelle des travailleurs handicapés : les effets émancipatoires d’un dispositif de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.7800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445590v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance des acquis de l’expérience professionnelle des travailleurs handicapés : les effets émancipatoires d’un dispositif de formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Aux sources d’une pédagogie universelle : l’œuvre de Joseph-Antoine Anglade, instituteur à Alger (1914-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, [12 p.]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838264v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociohistoire des enjeux de la collaboration médico-pédagogique : des commissions d’orientation de l’éducation spéciale aux équipes pluridisciplinaires d’évaluation (1909-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le numérique par et pour l’éducation inclusive, 3 (87), pp.207-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nresi.087.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des parents et leur travail dans le parcours éducatif et thérapeutique de leur enfant en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Parcours de soins des enfants Une pluralité d'acteurs et de logiques, 17, [23 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.3977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élargissement de la coopération aux usagers et professionnels non spécialisés : une nécessité dans l’accompagnement des parcours des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Pluri – inter – trans – disciplinarité : discours, enjeux et pratiques dans le champ social, 2 (148), pp.60-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/forum.148.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la sociohistoire à la compréhension du traitement des difficultés scolaires et des handicaps des élèves au sein de l’école en France (1904-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les sociologues de l’éducation et le passé, 2 (38), pp.37-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.038.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des compétences des travailleurs handicapés : une conceptualisation au service de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrot Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La satisfaction en formation, 2 (38), pp.55-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.038.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants-chercheurs et activité de direction de mémoire de recherche à distance : entre obstacles et développement professionnel des enseignants-chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Université et formation à la recherche, 34, pp.33-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dse.1168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion scolaire et nouvel ordre des savoirs: vers des professionnalités enrichies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Savoirs professionnels et pratiques inclusives. La nouvelle revue de l'adaptation et de la scolarisation, 1 (65), pp.21-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nras.065.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexivité et formations professionnalisantes à l'université : enjeux épistémologiques et pragmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 46 (2), pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.462.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’UPI en collège à l’UPI en lycée. Présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2015,449 +2171,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maïeutique des besoins des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Rouen - Normandie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de la reconnaissance des acquis de l'expérience professionnelle des personnes en situation de handicap : Le dispositif Différent et Compétent vecteur de participation sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Hatano-Chalvidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Caen Normandie. 2019, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter l’accompagnement aux parcours de vie des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre d'études et de recherche en sciences de l'éducation (CERSE). 2015, 140 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intégration à la scolarisation des élèves handicapés : état des lieux et nouveaux besoins de formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CERSE. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2467,124 +2623,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de subordination réciproque entre « faire » et «se faire » dans un réseau de reconnaissance des acquis de l'expérience des travailleurs handicapés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdelaine Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Biennale de l’éducation 2021 : Faire / Se faire - Atelier A16 / Apprendre en situation de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2594,104 +2750,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités en écho dans les métiers relationnels : les savoirs professionnels interrogés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INS-HEA, 14, 269 p., 2021, (Recherches), 978-2-36616-092-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2701,91 +2857,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of socio-history towards the understanding of the treatment of learning difficulties and of disabled pupils within French school system (1904-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2795,105 +2951,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie historique des professionnalités éducatives: entre pédagogie et médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Caen, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01058766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3040,51 +3196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wfk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.guiri.2018.01.0046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.12842" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.087.0207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.3977" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.148.0060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.038.0037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Amoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.038.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02481797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sovet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fr&#233;mont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Hatano-Chalvidan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdelaine Grison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01058766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wfk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/actif.colle.2024.01.0076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839450v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.guiri.2018.01.0046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367128v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.12842" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Meziani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.564.0077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7800" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.087.0207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.3977" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.148.0060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.038.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Amoureux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.038.0055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.462.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02481797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sovet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fr&#233;mont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Hatano-Chalvidan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Langlois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdelaine Grison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01058766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>