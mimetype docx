--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -147,14441 +147,14441 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial aneurysm treatment with intrasaccular flow disruptor modeling</w:t>
+                <w:t xml:space="preserve">Sensitivity of intracranial haemodynamics towards varying arterial tree extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Zarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chiara Faitini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Hachem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376963v1</w:t>
+                <w:t xml:space="preserve">hal-05376976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards patient-specific optimization of intra-aortic pump therapy using CFD and AI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Computational hemodynamic analysis of aortic blood flow under pulsatile swirling conditions and implications for LVAD design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05376957v1</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing surfactant replacement therapy for large respiratory systems : a coupled modeling and AI approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensitivity of intracranial haemo- dynamics towards varying arterial tree extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05376924v1</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting thrombosis in cerebral aneurysms using computational methods and graph neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+                <w:t xml:space="preserve">Intracranial aneurysms: what are you missing if you consider fully rigid arterial tissues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05376914v1</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph neural networks for CFD space and time prediction : an application to solar panels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel FSI framework for high-fidelity simulation of hemodynamics in intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Michel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05376883v1</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing intra-aortic pump performance for cardiac support using CFD and AI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CFD Modeling and beyond for the hemodynamics of intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAO 2025 Congress</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Taipei, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376901v1</w:t>
-[...7550 lines deleted...]
-                <w:t xml:space="preserve">hal-00017854v1</w:t>
+                <w:t xml:space="preserve">hal-03924773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined modeling and AI-driven optimization approach to enhance surfactant replacement therapy in adult lungs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Continuum Approach With Adaptive Mesh Refinement for Platelet Plug Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16135⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (7), pp.e70073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.70073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191687v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuum Approach With Adaptive Mesh Refinement for Platelet Plug Formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A combined modeling and AI-driven optimization approach to enhance surfactant replacement therapy in adult lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.70073⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376864v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Topology Optimization of Conjugate Heat Transfer Using Level Sets and Anisotropic Mesh Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (5), pp.105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/fluids9050105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beacon, a Lightweight Deep Reinforcement Learning Benchmark Library for Flow Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (9), pp.3561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app14093561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining machine learning and computational fluid dynamics for solar panel tilt angle optimization in extreme winds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0233709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning for cooling rate control during quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijeet Vishwasrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (8), pp.3223-3252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/HFF-11-2023-0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of Domain Boundaries on Hemodynamics in Intracranial Aneurysms within the Circle of Willis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A stabilized finite element framework for anisotropic adaptive topology optimization of incompressible fluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Image-Based Computational and Experimental Biomedical Flows, 9 (1), pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids9010001⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 8 (8), pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids8080232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379043v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning for patient-specific optimal stenting of intracranial aneurysms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Investigating gas furnace control practices with reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Viquerat</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-A Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34007-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.124147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244723v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale parallel topology optimisation of three-dimensional incompressible fluid flows in a level set, anisotropic mesh adaptation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 416, pp.116335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stabilized finite element framework for anisotropic adaptive topology optimization of incompressible fluid flows</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reinforcement learning for patient-specific optimal stenting of intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids8080232⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.7147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34007-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245158v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating gas furnace control practices with reinforcement learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Meynet</w:t>
+                <w:t xml:space="preserve">Evaluating the Impact of Domain Boundaries on Hemodynamics in Intracranial Aneurysms within the Circle of Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yigit Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124147⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Image-Based Computational and Experimental Biomedical Flows, 9 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids9010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245154v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-step deep reinforcement learning for two- and three-dimensional optimal shape design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Hachem</w:t>
+                <w:t xml:space="preserve">A review on deep reinforcement learning for fluid mechanics: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0097241⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (11), pp.111301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0128446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825017v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on deep reinforcement learning for fluid mechanics: an update</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E Hachem</w:t>
+                <w:t xml:space="preserve">Policy-based optimization: single-step policy gradient method seen as an evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0128446⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-022-07779-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432654v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy-based optimization: single-step policy gradient method seen as an evolution strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">Single-step deep reinforcement learning for two- and three-dimensional optimal shape design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ghraieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-022-07779-0⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.085108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0097241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432655v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step deep reinforcement learning for open-loop control of laminar and turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for the control of conjugate heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 436, pp.110317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical exploration of the pitching plate parameter space with application to thrust scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Labasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Ehrenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.102278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical exploration of the pitching plate parameter space with application to thrust scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Ehrenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Labasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.102278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic boundary layer mesh generation for reliable 3D unsteady RANS simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 170, pp.103345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2019.103345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-accurate calculation and bifurcation analysis of the incompressible flow over a square cavity using variational multiscale modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal Transient Growth in an Incompressible Flow past a Backward-Slanted Step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Martins Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.09.036⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids4010033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946893v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistent triple decomposition of the turbulent flow over a backward-facing step under finite amplitude harmonic forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 475 (2225), pp.20190018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2019.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Transient Growth in an Incompressible Flow past a Backward-Slanted Step</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Time-accurate calculation and bifurcation analysis of the incompressible flow over a square cavity using variational multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Serre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids4010033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 376, pp.952-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176963v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the drag reduction problem using adjoint-based distributed forcing of laminar and turbulent flows over a circular cylinder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anisotropic adaptive stabilized finite element solver for RANS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2018.03.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (11), pp.717-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114650v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic adaptive stabilized finite element solver for RANS models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Revisiting the drag reduction problem using adjoint-based distributed forcing of laminar and turbulent flows over a circular cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Meldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.4475⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115828v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation and sensitivity analysis of a low-Reynolds-number flow around a square cylinder controlled using plasma actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosuke Anzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Fukagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Boujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.043901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersed boundary method in OpenFOAM : Verification and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Meldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 157, pp.55 - 72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the sensitivity of drag and lift in flow past a circular cylinder: Time-stepping versus self-consistent analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Harmonics generation and the mechanics of saturation in flow over an open cavity: a second-order self-consistent description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.073905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 826, pp.503 - 521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698605v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonics generation and the mechanics of saturation in flow over an open cavity: a second-order self-consistent description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Computing the sensitivity of drag and lift in flow past a circular cylinder: Time-stepping versus self-consistent analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.439⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (7), pp.073905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.073905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585331v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-consistent formulation for the sensitivity analysis of finite-amplitude vortex shedding in the cylinder wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Boujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 800, pp.327-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2016.390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical Sensitivity Analysis of Turbulent Flow Past a Square Cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (4, SI), pp.987-1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10494-016-9755-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Statistical Noise on Simulation Results with a Plasma Fluid Code Coupled to a Monte Carlo Kinetic Neutral Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bufferand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Genesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (6-8), pp.604-609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ctpp.201610009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing amplitude equations far from threshold: application to the supercritical Hopf bifurcation in the cylinder wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Boujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Mantic-Lugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Arratia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0169-5983/48/6/061401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of aerodynamic forces in laminar and turbulent flow past a square cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Boujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.26,104101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4896941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marangoni induced force on a drop in a Hele Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (6), pp.062105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4878095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 699, pp.216-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2012.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of 2-D turbulent flow past a D-shaped cylinder using global stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.061701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4724211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global modes in a confined impinging jet: Application to heat transfer and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (1-4), pp.179-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00162-010-0194-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic expansion for the vortex-induced vibrations of a circular cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 671, pp.137-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0022112010005550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting energy from a flow: An asymptotic approach using vortex-induced vibrations and feedback control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (41065), pp.861-874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of axisymmetric vortex breakdown in a constricted pipe: Nonlinear steady states and weakly nonlinear asymptotic expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23, pp.084102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3610380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of compressibility on the global stability of axisymmetric wake flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 660 (October), pp.499-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s002211201000279x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-loop control of compressible afterbody flows using adjoint methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (5), pp.054109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3425625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and control of global instabilities in open-flows: A linearized approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 63 (3), pp.030801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4001478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elephant modes and low frequency unsteadiness in a high Reynolds number, transonic afterbody wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (5), pp.054105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3139309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteadiness in the wake of disks and spheres: Instability, receptivity and control using direct and adjoint global stability analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (4), pp.601-616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global mode interaction and pattern selection in the wake of a disk: A weakly nonlinear expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 633 (Août), pp.159-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0022112009007290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute instability in axisymmetric wakes: Compressible and density variation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 600, pp.373-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0022112008000499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of intracranial haemodynamics towards varying arterial tree extensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intracranial aneurysm treatment with intrasaccular flow disruptor modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Faitini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poster de conférence</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05376976v1</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational hemodynamic analysis of aortic blood flow under pulsatile swirling conditions and implications for LVAD design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards patient-specific optimization of intra-aortic pump therapy using CFD and AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Padié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04750784v1</w:t>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial aneurysms: what are you missing if you consider fully rigid arterial tissues?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting thrombosis in cerebral aneurysms using computational methods and graph neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Philibert-Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04379169v1</w:t>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of intracranial haemo- dynamics towards varying arterial tree extensions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing surfactant replacement therapy for large respiratory systems : a coupled modeling and AI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04379143v1</w:t>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel FSI framework for high-fidelity simulation of hemodynamics in intracranial aneurysms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Graph neural networks for CFD space and time prediction : an application to solar panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03924736v1</w:t>
+              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Modeling and beyond for the hemodynamics of intracranial aneurysms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimizing intra-aortic pump performance for cardiac support using CFD and AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">ESAO 2025 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Enschede, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph neural networks for real-time prediction and treatment decision in intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Philibert-Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow optimization using deep reinforcement learning for safety preserving of solar panels facing wind risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physics-informed machine learning for enhanced 4D flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient-specific flow diverter stent for unruptured intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep reinforcement learning-based flow optimization for improved wind resilience of solar panel arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuum modelling of clot formation in brain aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology optimization for multiphase systems with heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd IACM Computational Fluids Conferenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High accuracy topology optimization for multiphase fluid systems with heat transfer using the level-set method and anisotropic mesh adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th U. S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Albuquerque, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ghraieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the CFD modelling of hemodynamics in unruptured intracranial aneurysms,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep reinforcement learning for the control of CPU-intensive environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI4Waves Workshop on Artificial Intelligence for Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sophia-Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology optimization of heat and mass transfer systems using level-sets and anisotropic mesh adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Fluid Flow, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Niagara Falls, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ghraieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUTAM Symposium on data-driven mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluid-structure interaction for the simulation of cerebral aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Fava-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluid-structure interaction for the simulation of intracranial aneurysm after endovascular flow diverter stent implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Fava-Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yigit Özpeynirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56th Annual Conference of the German Society for Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, virtual, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-step deep reinforcement learning for open-loop control of laminar and turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ghraieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IACM Mechanistic Machine Learning and Digital Twins for Computational Science, Engineering &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-accurate calculation and bifurcation analysis of incompressible flows using adaptive variational multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Confe- rence on Fluid Flow Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive immersed method for turbulent flows with boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Guiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic Mesh Adaptation on Emerging Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive variational multiscale method for turbulent flows past complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Guiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53rd International Conference of Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salon de Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of a new Immersed Boundary Method With Near wall Treatment for the simulation of turbulent flows around bluff bodies in OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Meldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-wall treatment for immersed boundary for the simulation of turbulent flow around bluff bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th ERCOFTAC Workshop on Direct and Large Eddy Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct numerical simulation of compressible flows around spherical bodies using the immersed boundary method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF COMPRESSIBLE FLOWS AROUND SPHERICAL BODIES USING THE IMMERSED BOUNDARY METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near wall treatment for immersed boundary for the simulation of turbulent flows around bluff bodies using OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Meldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DLES11 ERCOFTAC workshop direct and Large Eddy simulations 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An immersed boundary method in Openfoam for the simulation of the flows past a cylinder with fluid-structure interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Meldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of a new discrete Immersed Boundary Method in OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Colin-Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée française des utilisateurs de OpenFOAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and theoretical evidence of vortex breakdown in turbulent flow past the 25◦ Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUTAM Symposium on helicity, structures and singularity in fluid and plasma dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A self-consistent sensitivity analysis for the control of the nonlinearly saturated cylinder flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of statistical noise in edge plasma transport codes based on kinetic Monte Carlo solvers for neutrals : an analogy with turbulent fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Valentinuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bufferand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ciraolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Genesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th IAEA Fusion Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuicui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HELIX 2015, Fluid-Structure Interactions and Vortex Dynamics in Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vortex breakdown recognition in the turbulent wake of the 25◦ Ahmed body,, september 15-18, 2015, Sarajevo, Bosnia and Herzegovina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A linearized approach for the control of aerodynamic forces in flow past a square cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of vortex-shedding in unsteady wake based on a self-consistent model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of statistical noise on coupled plasma fluid- Monte Carlo kinetic neutrals simulations: investigation based on artificial noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marandet Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bufferand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciraolo G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meliga Ph.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosato J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Plasma edge theory in Fusion devices conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nara, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instabilités et contrôle d’écoulement en aérodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Energies de la Fédération de recherche Fabri de Peiresc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A linearized approach for the control of aerodynamic forces in flow past a square cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th EUROMECH European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale structures in the turbulent wake of a square cylinder, Don Carlos Resort, Marbella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minguez M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meliga Ph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements (ETMM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marbella, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the streamwise vortices and near-wake dynamics in the turbulent flow around the 25° Ahmed body based on SPIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements (ETMM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marbella, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of aerodynamic forces in laminar and turbulent flow past a square cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal transient growth in flow past a slanted surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open-loop control of separated flows based on adjoint sensitivity methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar INRIA, Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal transient growth in flow past a slanted surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martins Afonso M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meliga Ph.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67th annual meeting of the APS Division of fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and theoretical analysis of vortex breakdown in the wake of the 25° Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jermann C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meliga Ph.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pujals G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallaire F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67th annual meeting of the APS Division of fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vortex breakdown in the near-wake of 25° Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th EUROMECH European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the streamwise vortices and near-wake dynamics in the turbulent flow around the 25° Ahmed body based on SPIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd GDR Symposium «Flow Separation Control», Ecole Centrale de Lille, 7th and 8th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling jets [IUTAM Symposium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUTAM Symposium on Vortex Dynamics: Formation, Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Fukuoka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-order simulation of the flow instability over a non-circular structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASME 32nd International Conference on Ocean, Offshore and Arctic Engineering, OMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing-edge cylinder: a linearized approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Open Shear Flow Instability, Euromech Colloquium 547</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HIGH-ORDER SIMULATION OF THE FLOW INSTABILITY OVER A NON-CIRCULAR ă STRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE ASME 32ND INTERNATIONAL CONFERENCE ON OCEAN, OFFSHORE ă AND ARCTIC ENGINEERING - 2013 - VOL 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation expérimentale des tourbillons longitudinaux sur un véhicule automobile simplifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th EUROMECH European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing-edge cylinder: A linearized approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meliga Ph.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pujals G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Fluid Mechanics Conference, EFMC9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing-edge cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meliga Ph.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pujals G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Int. Symp. On Turbulence, Heat and Mass Transfer, THMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing edge: a linearized approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling jets, 23rd International Congress of Theoretical and Applied Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing energy production from vortex induced vibrations using an exact nonlinear asymptotic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th ERCOFTAC SIG33 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toledo, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser les vibrations induites par vortex et la théorie du contrôle pour extraire de l'énergie d'un écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear stability nonlinear dynamics and control of separated flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar ENSTA-UME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing energy production from vortex-induced vibrations using control strategy deduced from an exact nonlinear asymptotic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Receptivity methods in separated flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar PSA Peugeot-Citroën</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Boulogne-Billancourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition between single and double helical vortex breakdown, , november 20-22, 2011, Baltimore MD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Baltimore, United States. pp.001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An asymptotic framework to alleviate hysteresis induced by axisymmetric vortex breakdown in a contracting pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global instability of helical vortex breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axisymmetric vortex breakdown in constricted pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilité globale linéaire et faiblement non-linéaire du sillage d'objets axisymétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Tchoufag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open-loop control of compressible afterbody flows using adjoint methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seventh Iutam Symposium On Laminar-turbulent Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.283-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-3723-7_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open-loop control of compressible afterbody flows using adjoint methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.S09 : Instabilités et Transition, Contrôle d'Ecoulement, n° 352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjoint methods for the open-loop control of compressible afterbody flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference for Aerospace Sciences (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A theoretical study of the frequency selection mechanisms in afterbody unsteadiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th AIAA Fluid Dynamics Conference and exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Miami, United States. pp.372-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The absolute and convective transition in subsonic variable-density axisymmetric wakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924773v1</w:t>
+                <w:t xml:space="preserve">Laurent Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chicago, United States. vol. 50, p. 139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14599,103 +14599,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for the control of conjugate heat transfer with application to workpiece cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14745,51 +14745,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and semi-linear analysis of large-scale oscillations in laminar and turbulent open flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluids mechanics [physics.class-ph]. Aix Marseille Université (AMU), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14839,51 +14839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse théorique et contrôle des instationnarités dans un écoulement de culot en régime compressible.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Ecole Polytechnique X, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15000,51 +15000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="390D5CC2"/>
+    <w:nsid w:val="FC1ADA3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15231,51 +15231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-meliga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9889-0520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132776251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376963v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Faitini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Padi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Roncin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannelongue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Philibert-Nicol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massarotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdel Nour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meliga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Fava-Sanches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Guiza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marandet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valentinuzzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genesio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Boujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marandet Y." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciraolo G." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosato J." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afonso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Afonso M." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serre E." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309828v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermann C." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujals G." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallaire F." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309904v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguez M." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chomaz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jermann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309854v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309911v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sipp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_45" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5PFQ6JKV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026014v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191687v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16135" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70073" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laboureur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9050105" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken-Rico" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093561" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansaldi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233709" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Vishwasrao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2023-0713" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379043v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9010001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hachem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meliga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goetz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeken Rico" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viquerat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34007-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Abdel Nour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116335" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080232" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245154v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124147" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825017v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghraieb" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097241" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432654v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128446" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027908v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027923v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110317" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02903603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102278" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03235146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103345" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946893v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4010033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114650v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boujo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.03.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Anzai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fukagata" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.043901" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698605v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.073905" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.439" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.390" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9755-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455237v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201610009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Mantic-Lugo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Arratia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/48/6/061401" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082600v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896941" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067663v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.93" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4724211" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997978v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0194-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHLGXXVQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994505v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010005550" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSM6MSV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610380" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020659v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002211201000279x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020673v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425625" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020656v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbagallo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001478" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021153v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3139309" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002606v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2009.04.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWSPQ0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002592v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009007290" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022798v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chomaz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008000499" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376976v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zarate" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750784v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379169v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924736v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924773v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102265v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04847091v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004529v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-meliga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9889-0520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132776251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken Rico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zarate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Faitini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannelongue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meliga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191687v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Roncin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdel Nour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laboureur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9050105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken-Rico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233709" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Vishwasrao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2023-0713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080232" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viquerat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meliga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Abdel Nour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116335" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goetz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeken Rico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34007-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9010001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432654v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128446" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghraieb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097241" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027908v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027923v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02903603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03235146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4010033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boujo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.03.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Anzai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fukagata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.043901" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.439" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.073905" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.390" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9755-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marandet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genesio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201610009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Mantic-Lugo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Arratia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/48/6/061401" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082600v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.93" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061797v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4724211" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0194-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHLGXXVQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010005550" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSM6MSV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067912v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610380" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002211201000279x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020673v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425625" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020656v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbagallo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001478" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3139309" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002606v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2009.04.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWSPQ0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sipp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009007290" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chomaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008000499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Padi&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Philibert-Nicol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750783v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massarotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379105v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Fava-Sanches" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Guiza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309893v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jermann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309894v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valentinuzzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309895v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Boujo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309818v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marandet Y." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciraolo G." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosato J." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309902v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serre E." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguez M." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309825v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309899v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afonso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309901v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Afonso M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermann C." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujals G." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallaire F." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309904v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jermann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chomaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minguez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10200" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309844v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309854v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309858v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309908v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309907v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422905v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309916v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309917v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309909v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309911v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600419v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_45" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5PFQ6JKV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053369v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053398v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026014v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102265v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04847091v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004529v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>