--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -1141,274 +1141,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Topology Optimization of Conjugate Heat Transfer Using Level Sets and Anisotropic Mesh Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beacon, a Lightweight Deep Reinforcement Learning Benchmark Library for Flow Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Serret</w:t>
+                <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids9050105⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.3561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14093561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750780v1</w:t>
+                <w:t xml:space="preserve">hal-04750781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beacon, a Lightweight Deep Reinforcement Learning Benchmark Library for Flow Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Objective Topology Optimization of Conjugate Heat Transfer Using Level Sets and Anisotropic Mesh Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
+                <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (9), pp.3561. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (5), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14093561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids9050105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750781v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining machine learning and computational fluid dynamics for solar panel tilt angle optimization in extreme winds</w:t>
               </w:r>
@@ -1654,77 +1654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stabilized finite element framework for anisotropic adaptive topology optimization of incompressible fluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2182,51 +2182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Impact of Domain Boundaries on Hemodynamics in Intracranial Aneurysms within the Circle of Willis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,222 +3384,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent triple decomposition of the turbulent flow over a backward-facing step under finite amplitude harmonic forcing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gallaire</w:t>
+                <w:t xml:space="preserve">Time-accurate calculation and bifurcation analysis of the incompressible flow over a square cavity using variational multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 376, pp.952-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177032v1</w:t>
+                <w:t xml:space="preserve">hal-01946893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-accurate calculation and bifurcation analysis of the incompressible flow over a square cavity using variational multiscale modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">Self-consistent triple decomposition of the turbulent flow over a backward-facing step under finite amplitude harmonic forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 376, pp.952-972. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2225), pp.20190018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946893v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic adaptive stabilized finite element solver for RANS models</w:t>
               </w:r>
@@ -4258,235 +4258,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-consistent formulation for the sensitivity analysis of finite-amplitude vortex shedding in the cylinder wake</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Sensitivity Analysis of Turbulent Flow Past a Square Cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Gallaire</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.390⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (4, SI), pp.987-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-016-9755-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461794v1</w:t>
+                <w:t xml:space="preserve">hal-01461791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Sensitivity Analysis of Turbulent Flow Past a Square Cylinder</w:t>
+                <w:t xml:space="preserve">A self-consistent formulation for the sensitivity analysis of finite-amplitude vortex shedding in the cylinder wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Serre</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97 (4, SI), pp.987-1015. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 800, pp.327-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-016-9755-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461791v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Statistical Noise on Simulation Results with a Plasma Fluid Code Coupled to a Monte Carlo Kinetic Neutral Code</w:t>
               </w:r>
@@ -5176,221 +5176,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global modes in a confined impinging jet: Application to heat transfer and control</w:t>
+                <w:t xml:space="preserve">An asymptotic expansion for the vortex-induced vibrations of a circular cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (1-4), pp.179-193. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 671, pp.137-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-010-0194-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0022112010005550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997978v1</w:t>
+                <w:t xml:space="preserve">hal-00994505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic expansion for the vortex-induced vibrations of a circular cylinder</w:t>
+                <w:t xml:space="preserve">Global modes in a confined impinging jet: Application to heat transfer and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (1-4), pp.179-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-010-0194-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0022112010005550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00994505v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting energy from a flow: An asymptotic approach using vortex-induced vibrations and feedback control</w:t>
               </w:r>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (41065), pp.861-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5577,352 +5577,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of compressibility on the global stability of axisymmetric wake flows</w:t>
+                <w:t xml:space="preserve">Open-loop control of compressible afterbody flows using adjoint methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 660 (October), pp.499-526. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.054109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s002211201000279x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3425625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020659v1</w:t>
+                <w:t xml:space="preserve">hal-01020673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-loop control of compressible afterbody flows using adjoint methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and control of global instabilities in open-flows: A linearized approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3425625⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (3), pp.030801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4001478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020673v1</w:t>
+                <w:t xml:space="preserve">hal-01020656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and control of global instabilities in open-flows: A linearized approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of compressibility on the global stability of axisymmetric wake flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barbagallo</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 63 (3), pp.030801. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 660 (October), pp.499-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4001478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s002211201000279x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020656v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elephant modes and low frequency unsteadiness in a high Reynolds number, transonic afterbody wake</w:t>
               </w:r>
@@ -6362,472 +6362,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial aneurysm treatment with intrasaccular flow disruptor modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+                <w:t xml:space="preserve">Predicting thrombosis in cerebral aneurysms using computational methods and graph neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Philibert-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376963v1</w:t>
+                <w:t xml:space="preserve">hal-05376914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards patient-specific optimization of intra-aortic pump therapy using CFD and AI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing surfactant replacement therapy for large respiratory systems : a coupled modeling and AI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376957v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting thrombosis in cerebral aneurysms using computational methods and graph neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+                <w:t xml:space="preserve">Intracranial aneurysm treatment with intrasaccular flow disruptor modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Faitini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Philibert-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376914v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing surfactant replacement therapy for large respiratory systems : a coupled modeling and AI approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards patient-specific optimization of intra-aortic pump therapy using CFD and AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Padié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376924v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph neural networks for CFD space and time prediction : an application to solar panels</w:t>
               </w:r>
@@ -7055,51 +7055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Philibert-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7135,151 +7135,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow optimization using deep reinforcement learning for safety preserving of solar panels facing wind risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théodore Michel</w:t>
+                <w:t xml:space="preserve">Patient-specific flow diverter stent for unruptured intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750783v1</w:t>
+                <w:t xml:space="preserve">hal-04750786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-informed machine learning for enhanced 4D flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7334,182 +7351,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific flow diverter stent for unruptured intracranial aneurysms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow optimization using deep reinforcement learning for safety preserving of solar panels facing wind risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750786v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning-based flow optimization for improved wind resilience of solar panel arrays</w:t>
               </w:r>
@@ -7698,77 +7698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization for multiphase systems with heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7819,64 +7819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High accuracy topology optimization for multiphase fluid systems with heat transfer using the level-set method and anisotropic mesh adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7921,277 +7921,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">On the CFD modelling of hemodynamics in unruptured intracranial aneurysms,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924683v1</w:t>
+                <w:t xml:space="preserve">hal-03924751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the CFD modelling of hemodynamics in unruptured intracranial aneurysms,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+                <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924751v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for the control of CPU-intensive environments</w:t>
               </w:r>
@@ -8272,77 +8272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of heat and mass transfer systems using level-sets and anisotropic mesh adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9157,51 +9157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10196,217 +10196,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evidence of vortex breakdown in turbulent flow past the 25◦ Ahmed body</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A self-consistent sensitivity analysis for the control of the nonlinearly saturated cylinder flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on helicity, structures and singularity in fluid and plasma dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Venice, Italy</w:t>
+              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309893v1</w:t>
+                <w:t xml:space="preserve">hal-01309894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-consistent sensitivity analysis for the control of the nonlinearly saturated cylinder flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical evidence of vortex breakdown in turbulent flow past the 25◦ Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on helicity, structures and singularity in fluid and plasma dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309894v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of statistical noise in edge plasma transport codes based on kinetic Monte Carlo solvers for neutrals : an analogy with turbulent fluctuations</w:t>
               </w:r>
@@ -10636,256 +10636,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex breakdown recognition in the turbulent wake of the 25◦ Ahmed body,, september 15-18, 2015, Sarajevo, Bosnia and Herzegovina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">A linearized approach for the control of aerodynamic forces in flow past a square cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309896v1</w:t>
+                <w:t xml:space="preserve">hal-01309895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linearized approach for the control of aerodynamic forces in flow past a square cylinder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vortex breakdown recognition in the turbulent wake of the 25◦ Ahmed body,, september 15-18, 2015, Sarajevo, Bosnia and Herzegovina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. E. Boujo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Gallaire</w:t>
+                <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309895v1</w:t>
+                <w:t xml:space="preserve">hal-01309896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of vortex-shedding in unsteady wake based on a self-consistent model</w:t>
               </w:r>
@@ -10897,51 +10897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11186,64 +11186,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EUROMECH European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11363,64 +11363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the streamwise vortices and near-wake dynamics in the turbulent flow around the 25° Ahmed body based on SPIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11465,230 +11465,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of aerodynamic forces in laminar and turbulent flow past a square cylinder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal transient growth in flow past a slanted surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Pujals</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309903v1</w:t>
+                <w:t xml:space="preserve">hal-01309899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal transient growth in flow past a slanted surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of aerodynamic forces in laminar and turbulent flow past a square cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Serre</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309899v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-loop control of separated flows based on adjoint sensitivity methods</w:t>
               </w:r>
@@ -11959,103 +11959,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex breakdown in the near-wake of 25° Ahmed body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EUROMECH European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12093,90 +12093,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the streamwise vortices and near-wake dynamics in the turbulent flow around the 25° Ahmed body based on SPIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd GDR Symposium «Flow Separation Control», Ecole Centrale de Lille, 7th and 8th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12195,580 +12195,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling jets [IUTAM Symposium]</w:t>
+                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing-edge cylinder: a linearized approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Vortex Dynamics: Formation, Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Trends in Open Shear Flow Instability, Euromech Colloquium 547</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309905v1</w:t>
+                <w:t xml:space="preserve">hal-01309840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order simulation of the flow instability over a non-circular structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 32nd International Conference on Ocean, Offshore and Arctic Engineering, OMAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2013-10200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing-edge cylinder: a linearized approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIGH-ORDER SIMULATION OF THE FLOW INSTABILITY OVER A NON-CIRCULAR ă STRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Serre</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Open Shear Flow Instability, Euromech Colloquium 547</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE ASME 32ND INTERNATIONAL CONFERENCE ON OCEAN, OFFSHORE ă AND ARCTIC ENGINEERING - 2013 - VOL 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309840v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH-ORDER SIMULATION OF THE FLOW INSTABILITY OVER A NON-CIRCULAR ă STRUCTURE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meliga</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale des tourbillons longitudinaux sur un véhicule automobile simplifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE ASME 32ND INTERNATIONAL CONFERENCE ON OCEAN, OFFSHORE ă AND ARCTIC ENGINEERING - 2013 - VOL 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464723v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale des tourbillons longitudinaux sur un véhicule automobile simplifié</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jermann</w:t>
+                <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling jets [IUTAM Symposium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pujals</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Serre</w:t>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Vortex Dynamics: Formation, Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309844v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EUROMECH European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12787,273 +12787,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing-edge cylinder: A linearized approach</w:t>
+                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing-edge cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meliga Ph.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pujals G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Fluid Mechanics Conference, EFMC9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Roma, Italy</w:t>
+              <w:t xml:space="preserve">7th Int. Symp. On Turbulence, Heat and Mass Transfer, THMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309854v1</w:t>
+                <w:t xml:space="preserve">hal-01309858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing-edge cylinder</w:t>
+                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing-edge cylinder: A linearized approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meliga Ph.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pujals G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Symp. On Turbulence, Heat and Mass Transfer, THMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">9th European Fluid Mechanics Conference, EFMC9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309858v1</w:t>
+                <w:t xml:space="preserve">hal-01309854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing edge: a linearized approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13091,64 +13091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling jets, 23rd International Congress of Theoretical and Applied Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13186,64 +13186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing energy production from vortex induced vibrations using an exact nonlinear asymptotic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ERCOFTAC SIG33 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13357,191 +13357,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability nonlinear dynamics and control of separated flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition between single and double helical vortex breakdown, , november 20-22, 2011, Baltimore MD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar ENSTA-UME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">64th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Baltimore, United States. pp.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309916v1</w:t>
+                <w:t xml:space="preserve">hal-01309917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing energy production from vortex-induced vibrations using control strategy deduced from an exact nonlinear asymptotic model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An asymptotic framework to alleviate hysteresis induced by axisymmetric vortex breakdown in a contracting pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309912v1</w:t>
+                <w:t xml:space="preserve">hal-01309909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receptivity methods in separated flows</w:t>
               </w:r>
@@ -13590,286 +13603,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between single and double helical vortex breakdown, , november 20-22, 2011, Baltimore MD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Global instability of helical vortex breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Baltimore, United States. pp.001</w:t>
+              <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309917v1</w:t>
+                <w:t xml:space="preserve">hal-01309911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic framework to alleviate hysteresis induced by axisymmetric vortex breakdown in a contracting pipe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing energy production from vortex-induced vibrations using control strategy deduced from an exact nonlinear asymptotic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309909v1</w:t>
+                <w:t xml:space="preserve">hal-01309912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global instability of helical vortex breakdown</w:t>
+                <w:t xml:space="preserve">Linear stability nonlinear dynamics and control of separated flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Seminar ENSTA-UME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309911v1</w:t>
+                <w:t xml:space="preserve">hal-01309916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric vortex breakdown in constricted pipes</w:t>
               </w:r>
@@ -15000,51 +15000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC1ADA3C"/>
+    <w:nsid w:val="C7B6F598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15231,51 +15231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-meliga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9889-0520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132776251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken Rico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zarate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Faitini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannelongue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meliga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191687v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Roncin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdel Nour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laboureur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9050105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken-Rico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233709" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Vishwasrao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2023-0713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080232" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viquerat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meliga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Abdel Nour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116335" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goetz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeken Rico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34007-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9010001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432654v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128446" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghraieb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097241" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027908v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027923v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02903603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03235146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4010033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boujo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.03.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Anzai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fukagata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.043901" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.439" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.073905" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.390" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9755-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marandet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genesio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201610009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Mantic-Lugo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Arratia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/48/6/061401" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082600v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.93" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061797v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4724211" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0194-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHLGXXVQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010005550" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSM6MSV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067912v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610380" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002211201000279x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020673v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425625" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020656v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbagallo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001478" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3139309" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002606v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2009.04.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWSPQ0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sipp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009007290" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chomaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008000499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Padi&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Philibert-Nicol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750783v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massarotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379105v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Fava-Sanches" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Guiza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309893v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jermann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309894v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valentinuzzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309895v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Boujo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309818v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marandet Y." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciraolo G." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosato J." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309902v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serre E." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguez M." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309825v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309899v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afonso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309901v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Afonso M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermann C." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujals G." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallaire F." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309904v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jermann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chomaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minguez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10200" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309844v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309854v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309858v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309908v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309907v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422905v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309916v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309917v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309909v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309911v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600419v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_45" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5PFQ6JKV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053369v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053398v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026014v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102265v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04847091v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004529v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-meliga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9889-0520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132776251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken Rico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zarate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Faitini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannelongue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meliga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191687v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Roncin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken-Rico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093561" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdel Nour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laboureur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9050105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233709" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Vishwasrao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2023-0713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080232" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viquerat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meliga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Abdel Nour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116335" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goetz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeken Rico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34007-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9010001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432654v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128446" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghraieb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097241" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027908v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027923v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02903603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03235146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4010033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boujo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.03.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Anzai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fukagata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.043901" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.439" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.073905" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9755-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marandet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genesio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201610009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Mantic-Lugo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Arratia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/48/6/061401" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082600v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.93" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061797v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4724211" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010005550" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0194-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHLGXXVQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSM6MSV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067912v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610380" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020673v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425625" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbagallo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001478" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020659v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002211201000279x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3139309" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002606v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2009.04.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWSPQ0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sipp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009007290" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chomaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008000499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Philibert-Nicol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376924v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Padi&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massarotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379105v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Fava-Sanches" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Guiza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309894v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309893v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jermann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valentinuzzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309895v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Boujo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309818v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marandet Y." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciraolo G." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosato J." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309902v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serre E." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguez M." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309825v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afonso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309903v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309901v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Afonso M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermann C." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujals G." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallaire F." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309904v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jermann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309840v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309838v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minguez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10200" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464723v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309844v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309905v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chomaz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309854v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309908v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309907v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422905v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309917v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309909v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309911v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309916v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600419v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_45" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5PFQ6JKV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053369v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053398v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026014v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102265v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04847091v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004529v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>