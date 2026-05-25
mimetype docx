--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -147,6210 +147,6210 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Continuum Approach With Adaptive Mesh Refinement for Platelet Plug Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (7), pp.e70073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.70073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A combined modeling and AI-driven optimization approach to enhance surfactant replacement therapy in adult lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191687v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Objective Topology Optimization of Conjugate Heat Transfer Using Level Sets and Anisotropic Mesh Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (5), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids9050105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beacon, a Lightweight Deep Reinforcement Learning Benchmark Library for Flow Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.3561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14093561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining machine learning and computational fluid dynamics for solar panel tilt angle optimization in extreme winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0233709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcement learning for cooling rate control during quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Vishwasrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (8), pp.3223-3252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-11-2023-0713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stabilized finite element framework for anisotropic adaptive topology optimization of incompressible fluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (8), pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids8080232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating gas furnace control practices with reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-A Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.124147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale parallel topology optimisation of three-dimensional incompressible fluid flows in a level set, anisotropic mesh adaptation framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 416, pp.116335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcement learning for patient-specific optimal stenting of intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.7147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34007-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the Impact of Domain Boundaries on Hemodynamics in Intracranial Aneurysms within the Circle of Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yigit Özpeynirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Image-Based Computational and Experimental Biomedical Flows, 9 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids9010001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy-based optimization: single-step policy gradient method seen as an evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-022-07779-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review on deep reinforcement learning for fluid mechanics: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (11), pp.111301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0128446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432654v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-step deep reinforcement learning for two- and three-dimensional optimal shape design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ghraieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.085108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0097241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-step deep reinforcement learning for open-loop control of laminar and turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ghraieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027908v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep reinforcement learning for the control of conjugate heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ghraieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 436, pp.110317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027923v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical exploration of the pitching plate parameter space with application to thrust scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Labasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Ehrenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.102278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical exploration of the pitching plate parameter space with application to thrust scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Ehrenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Labasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.102278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic boundary layer mesh generation for reliable 3D unsteady RANS simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.103345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2019.103345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Transient Growth in an Incompressible Flow past a Backward-Slanted Step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Martins Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids4010033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-accurate calculation and bifurcation analysis of the incompressible flow over a square cavity using variational multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 376, pp.952-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-consistent triple decomposition of the turbulent flow over a backward-facing step under finite amplitude harmonic forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2225), pp.20190018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic adaptive stabilized finite element solver for RANS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (11), pp.717-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the drag reduction problem using adjoint-based distributed forcing of laminar and turbulent flows over a circular cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Meldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2018.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation and sensitivity analysis of a low-Reynolds-number flow around a square cylinder controlled using plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Anzai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Fukagata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.043901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An immersed boundary method in OpenFOAM : Verification and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Meldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.55 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonics generation and the mechanics of saturation in flow over an open cavity: a second-order self-consistent description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 826, pp.503 - 521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the sensitivity of drag and lift in flow past a circular cylinder: Time-stepping versus self-consistent analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (7), pp.073905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.073905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and Theoretical Sensitivity Analysis of Turbulent Flow Past a Square Cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (4, SI), pp.987-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-016-9755-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A self-consistent formulation for the sensitivity analysis of finite-amplitude vortex shedding in the cylinder wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 800, pp.327-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Statistical Noise on Simulation Results with a Plasma Fluid Code Coupled to a Monte Carlo Kinetic Neutral Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bufferand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciraolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Genesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (6-8), pp.604-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ctpp.201610009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushing amplitude equations far from threshold: application to the supercritical Hopf bifurcation in the cylinder wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Mantic-Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristobal Arratia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/48/6/061401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of aerodynamic forces in laminar and turbulent flow past a square cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.26,104101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082600v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marangoni induced force on a drop in a Hele Shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (6), pp.062105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4878095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 699, pp.216-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of 2-D turbulent flow past a D-shaped cylinder using global stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.061701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4724211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global modes in a confined impinging jet: Application to heat transfer and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (1-4), pp.179-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-010-0194-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An asymptotic expansion for the vortex-induced vibrations of a circular cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 671, pp.137-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022112010005550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extracting energy from a flow: An asymptotic approach using vortex-induced vibrations and feedback control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (41065), pp.861-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of axisymmetric vortex breakdown in a constricted pipe: Nonlinear steady states and weakly nonlinear asymptotic expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.084102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3610380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open-loop control of compressible afterbody flows using adjoint methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.054109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3425625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics and control of global instabilities in open-flows: A linearized approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barbagallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mechanics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (3), pp.030801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4001478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of compressibility on the global stability of axisymmetric wake flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 660 (October), pp.499-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s002211201000279x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elephant modes and low frequency unsteadiness in a high Reynolds number, transonic afterbody wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (5), pp.054105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3139309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsteadiness in the wake of disks and spheres: Instability, receptivity and control using direct and adjoint global stability analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (4), pp.601-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2009.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global mode interaction and pattern selection in the wake of a disk: A weakly nonlinear expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 633 (Août), pp.159-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022112009007290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absolute instability in axisymmetric wakes: Compressible and density variation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 600, pp.373-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022112008000499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of intracranial haemodynamics towards varying arterial tree extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Zarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Faitini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational hemodynamic analysis of aortic blood flow under pulsatile swirling conditions and implications for LVAD design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of intracranial haemo- dynamics towards varying arterial tree extensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intracranial aneurysms: what are you missing if you consider fully rigid arterial tissues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379143v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial aneurysms: what are you missing if you consider fully rigid arterial tissues?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of intracranial haemo- dynamics towards varying arterial tree extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379169v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel FSI framework for high-fidelity simulation of hemodynamics in intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Modeling and beyond for the hemodynamics of intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Taipei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924773v1</w:t>
-              </w:r>
-[...5427 lines deleted...]
-                <w:t xml:space="preserve">hal-01022798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6362,472 +6362,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting thrombosis in cerebral aneurysms using computational methods and graph neural networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intracranial aneurysm treatment with intrasaccular flow disruptor modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Faitini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376914v1</w:t>
+                <w:t xml:space="preserve">hal-05376963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing surfactant replacement therapy for large respiratory systems : a coupled modeling and AI approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards patient-specific optimization of intra-aortic pump therapy using CFD and AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Padié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376924v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial aneurysm treatment with intrasaccular flow disruptor modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting thrombosis in cerebral aneurysms using computational methods and graph neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Philibert-Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376963v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards patient-specific optimization of intra-aortic pump therapy using CFD and AI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimizing surfactant replacement therapy for large respiratory systems : a coupled modeling and AI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376957v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph neural networks for CFD space and time prediction : an application to solar panels</w:t>
               </w:r>
@@ -6839,64 +6839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6921,77 +6921,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing intra-aortic pump performance for cardiac support using CFD and AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAO 2025 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7016,103 +7016,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph neural networks for real-time prediction and treatment decision in intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Philibert-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
@@ -7135,437 +7135,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific flow diverter stent for unruptured intracranial aneurysms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Flow optimization using deep reinforcement learning for safety preserving of solar panels facing wind risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750786v1</w:t>
+                <w:t xml:space="preserve">hal-04750783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed machine learning for enhanced 4D flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Patient-specific flow diverter stent for unruptured intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750792v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow optimization using deep reinforcement learning for safety preserving of solar panels facing wind risks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Physics-informed machine learning for enhanced 4D flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750783v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning-based flow optimization for improved wind resilience of solar panel arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7590,90 +7590,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum modelling of clot formation in brain aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7698,103 +7698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization for multiphase systems with heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IACM Computational Fluids Conferenc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7819,90 +7819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High accuracy topology optimization for multiphase fluid systems with heat transfer using the level-set method and anisotropic mesh adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th U. S. National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7927,103 +7927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the CFD modelling of hemodynamics in unruptured intracranial aneurysms,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
@@ -8052,90 +8052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8177,77 +8177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for the control of CPU-intensive environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI4Waves Workshop on Artificial Intelligence for Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8272,103 +8272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of heat and mass transfer systems using level-sets and anisotropic mesh adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Fluid Flow, Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8393,103 +8393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on data-driven mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
@@ -8518,90 +8518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-structure interaction for the simulation of cerebral aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Fava-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8643,103 +8643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-structure interaction for the simulation of intracranial aneurysm after endovascular flow diverter stent implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Fava-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yigit Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Conference of the German Society for Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, Germany</w:t>
@@ -8768,103 +8768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step deep reinforcement learning for open-loop control of laminar and turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACM Mechanistic Machine Learning and Digital Twins for Computational Science, Engineering &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8889,90 +8889,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-accurate calculation and bifurcation analysis of incompressible flows using adaptive variational multiscale modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Larcher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Confe- rence on Fluid Flow Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9023,64 +9023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Guiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9131,90 +9131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Mesh Adaptation on Emerging Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9252,90 +9252,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive variational multiscale method for turbulent flows past complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Guiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Conference of Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Salon de Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9360,103 +9360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a new Immersed Boundary Method With Near wall Treatment for the simulation of turbulent flows around bluff bodies in OpenFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Meldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9481,90 +9481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-wall treatment for immersed boundary for the simulation of turbulent flow around bluff bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ERCOFTAC Workshop on Direct and Large Eddy Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9602,90 +9602,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of compressible flows around spherical bodies using the immersed boundary method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t>
@@ -9727,90 +9727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF COMPRESSIBLE FLOWS AROUND SPHERICAL BODIES USING THE IMMERSED BOUNDARY METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t>
@@ -9839,103 +9839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near wall treatment for immersed boundary for the simulation of turbulent flows around bluff bodies using OpenFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Meldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DLES11 ERCOFTAC workshop direct and Large Eddy simulations 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9960,103 +9960,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersed boundary method in Openfoam for the simulation of the flows past a cylinder with fluid-structure interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Meldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10081,90 +10081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a new discrete Immersed Boundary Method in OpenFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Colin-Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10196,299 +10196,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-consistent sensitivity analysis for the control of the nonlinearly saturated cylinder flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical evidence of vortex breakdown in turbulent flow past the 25◦ Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on helicity, structures and singularity in fluid and plasma dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309894v1</w:t>
+                <w:t xml:space="preserve">hal-01309893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evidence of vortex breakdown in turbulent flow past the 25◦ Ahmed body</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A self-consistent sensitivity analysis for the control of the nonlinearly saturated cylinder flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on helicity, structures and singularity in fluid and plasma dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Venice, Italy</w:t>
+              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309893v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of statistical noise in edge plasma transport codes based on kinetic Monte Carlo solvers for neutrals : an analogy with turbulent fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Valentinuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bufferand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Genesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IAEA Fusion Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tokyo, Japan</w:t>
@@ -10517,103 +10517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuicui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HELIX 2015, Fluid-Structure Interactions and Vortex Dynamics in Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Porquerolles, France</w:t>
@@ -10636,312 +10636,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linearized approach for the control of aerodynamic forces in flow past a square cylinder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vortex breakdown recognition in the turbulent wake of the 25◦ Ahmed body,, september 15-18, 2015, Sarajevo, Bosnia and Herzegovina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. E. Boujo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Gallaire</w:t>
+                <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309895v1</w:t>
+                <w:t xml:space="preserve">hal-01309896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex breakdown recognition in the turbulent wake of the 25◦ Ahmed body,, september 15-18, 2015, Sarajevo, Bosnia and Herzegovina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A linearized approach for the control of aerodynamic forces in flow past a square cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jermann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309896v1</w:t>
+                <w:t xml:space="preserve">hal-01309895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of vortex-shedding in unsteady wake based on a self-consistent model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10979,51 +10979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of statistical noise on coupled plasma fluid- Monte Carlo kinetic neutrals simulations: investigation based on artificial noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marandet Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bufferand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciraolo G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11091,51 +11091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités et contrôle d’écoulement en aérodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Energies de la Fédération de recherche Fabri de Peiresc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11154,394 +11154,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linearized approach for the control of aerodynamic forces in flow past a square cylinder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Characterization of the streamwise vortices and near-wake dynamics in the turbulent flow around the 25° Ahmed body based on SPIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gallaire</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EUROMECH European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">10th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements (ETMM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309902v1</w:t>
+                <w:t xml:space="preserve">hal-01309825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale structures in the turbulent wake of a square cylinder, Don Carlos Resort, Marbella</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meliga Ph</w:t>
+                <w:t xml:space="preserve">A linearized approach for the control of aerodynamic forces in flow past a square cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements (ETMM10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marbella, Spain</w:t>
+              <w:t xml:space="preserve">10th EUROMECH European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309827v1</w:t>
+                <w:t xml:space="preserve">hal-01309902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the streamwise vortices and near-wake dynamics in the turbulent flow around the 25° Ahmed body based on SPIV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Serre</w:t>
+                <w:t xml:space="preserve">Multiscale structures in the turbulent wake of a square cylinder, Don Carlos Resort, Marbella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minguez M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meliga Ph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements (ETMM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309825v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal transient growth in flow past a slanted surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11566,90 +11566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of aerodynamic forces in laminar and turbulent flow past a square cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11674,51 +11674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-loop control of separated flows based on adjoint sensitivity methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar INRIA, Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11769,51 +11769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martins Afonso M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meliga Ph.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th annual meeting of the APS Division of fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11890,51 +11890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pujals G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallaire F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th annual meeting of the APS Division of fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11959,103 +11959,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex breakdown in the near-wake of 25° Ahmed body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jermann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EUROMECH European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12093,90 +12093,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the streamwise vortices and near-wake dynamics in the turbulent flow around the 25° Ahmed body based on SPIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd GDR Symposium «Flow Separation Control», Ecole Centrale de Lille, 7th and 8th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12195,580 +12195,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing-edge cylinder: a linearized approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling jets [IUTAM Symposium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Serre</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Open Shear Flow Instability, Euromech Colloquium 547</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Vortex Dynamics: Formation, Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309840v1</w:t>
+                <w:t xml:space="preserve">hal-01309905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order simulation of the flow instability over a non-circular structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing-edge cylinder: a linearized approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Serre</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 32nd International Conference on Ocean, Offshore and Arctic Engineering, OMAE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Open Shear Flow Instability, Euromech Colloquium 547</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309838v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH-ORDER SIMULATION OF THE FLOW INSTABILITY OVER A NON-CIRCULAR ă STRUCTURE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">High-order simulation of the flow instability over a non-circular structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE ASME 32ND INTERNATIONAL CONFERENCE ON OCEAN, OFFSHORE ă AND ARCTIC ENGINEERING - 2013 - VOL 7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 32nd International Conference on Ocean, Offshore and Arctic Engineering, OMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-10200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464723v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale des tourbillons longitudinaux sur un véhicule automobile simplifié</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">HIGH-ORDER SIMULATION OF THE FLOW INSTABILITY OVER A NON-CIRCULAR ă STRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE ASME 32ND INTERNATIONAL CONFERENCE ON OCEAN, OFFSHORE ă AND ARCTIC ENGINEERING - 2013 - VOL 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309844v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling jets [IUTAM Symposium]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gallaire</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale des tourbillons longitudinaux sur un véhicule automobile simplifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+                <w:t xml:space="preserve">Grégory Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Vortex Dynamics: Formation, Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309905v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EUROMECH European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12819,51 +12819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meliga Ph.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pujals G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Int. Symp. On Turbulence, Heat and Mass Transfer, THMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12914,51 +12914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meliga Ph.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pujals G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Fluid Mechanics Conference, EFMC9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12983,77 +12983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of vortex shedding in 2-D turbulent flow past a blunt trailing edge: a linearized approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pujals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13078,77 +13078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weakly nonlinear mechanism for mode selection in swirling jets, 23rd International Congress of Theoretical and Applied Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13167,752 +13167,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing energy production from vortex induced vibrations using an exact nonlinear asymptotic model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Utiliser les vibrations induites par vortex et la théorie du contrôle pour extraire de l'énergie d'un écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gallaire</w:t>
+                <w:t xml:space="preserve">François Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ERCOFTAC SIG33 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309915v1</w:t>
+                <w:t xml:space="preserve">hal-03422905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les vibrations induites par vortex et la théorie du contrôle pour extraire de l'énergie d'un écoulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimizing energy production from vortex induced vibrations using an exact nonlinear asymptotic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Gallaire</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">9th ERCOFTAC SIG33 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422905v1</w:t>
+                <w:t xml:space="preserve">hal-01309915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between single and double helical vortex breakdown, , november 20-22, 2011, Baltimore MD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Optimizing energy production from vortex-induced vibrations using control strategy deduced from an exact nonlinear asymptotic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Baltimore, United States. pp.001</w:t>
+              <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309917v1</w:t>
+                <w:t xml:space="preserve">hal-01309912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic framework to alleviate hysteresis induced by axisymmetric vortex breakdown in a contracting pipe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Linear stability nonlinear dynamics and control of separated flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Seminar ENSTA-UME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309909v1</w:t>
+                <w:t xml:space="preserve">hal-01309916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptivity methods in separated flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Competition between single and double helical vortex breakdown, , november 20-22, 2011, Baltimore MD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar PSA Peugeot-Citroën</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Boulogne-Billancourt, France</w:t>
+              <w:t xml:space="preserve">64th Annual APS Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Baltimore, United States. pp.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309914v1</w:t>
+                <w:t xml:space="preserve">hal-01309917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global instability of helical vortex breakdown</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An asymptotic framework to alleviate hysteresis induced by axisymmetric vortex breakdown in a contracting pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309911v1</w:t>
+                <w:t xml:space="preserve">hal-01309909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing energy production from vortex-induced vibrations using control strategy deduced from an exact nonlinear asymptotic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Receptivity methods in separated flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Seminar PSA Peugeot-Citroën</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Boulogne-Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309912v1</w:t>
+                <w:t xml:space="preserve">hal-01309914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability nonlinear dynamics and control of separated flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Global instability of helical vortex breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar ENSTA-UME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309916v1</w:t>
+                <w:t xml:space="preserve">hal-01309911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric vortex breakdown in constricted pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13976,51 +13976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14045,77 +14045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-loop control of compressible afterbody flows using adjoint methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Iutam Symposium On Laminar-turbulent Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.283-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14161,77 +14161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-loop control of compressible afterbody flows using adjoint methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.S09 : Instabilités et Transition, Contrôle d'Ecoulement, n° 352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14256,77 +14256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjoint methods for the open-loop control of compressible afterbody flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference for Aerospace Sciences (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14351,64 +14351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of the frequency selection mechanisms in afterbody unsteadiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14459,90 +14459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The absolute and convective transition in subsonic variable-density axisymmetric wakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chomaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States. vol. 50, p. 139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14599,103 +14599,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for the control of conjugate heat transfer with application to workpiece cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14745,51 +14745,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and semi-linear analysis of large-scale oscillations in laminar and turbulent open flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluids mechanics [physics.class-ph]. Aix Marseille Université (AMU), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14839,51 +14839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse théorique et contrôle des instationnarités dans un écoulement de culot en régime compressible.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Ecole Polytechnique X, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15000,51 +15000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7B6F598"/>
+    <w:nsid w:val="F8757132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15231,51 +15231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-meliga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9889-0520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132776251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken Rico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zarate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Faitini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannelongue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meliga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191687v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Roncin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken-Rico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093561" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdel Nour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laboureur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9050105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233709" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Vishwasrao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2023-0713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080232" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viquerat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meliga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Abdel Nour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116335" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goetz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeken Rico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34007-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9010001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432654v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128446" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghraieb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097241" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027908v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027923v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02903603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03235146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4010033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boujo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.03.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Anzai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fukagata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.043901" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.439" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.073905" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9755-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marandet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genesio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201610009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Mantic-Lugo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Arratia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/48/6/061401" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082600v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.93" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061797v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4724211" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010005550" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0194-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHLGXXVQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSM6MSV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067912v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610380" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020673v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425625" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbagallo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001478" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020659v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002211201000279x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3139309" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002606v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2009.04.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWSPQ0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sipp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009007290" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chomaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008000499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Philibert-Nicol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376924v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Padi&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massarotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379105v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Fava-Sanches" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Guiza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309894v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309893v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jermann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valentinuzzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309895v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Boujo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309818v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marandet Y." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciraolo G." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosato J." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309902v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serre E." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguez M." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309825v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afonso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309903v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309901v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Afonso M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermann C." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujals G." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallaire F." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309904v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jermann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309840v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309838v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minguez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10200" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464723v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309844v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309905v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chomaz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309854v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309908v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309907v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422905v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309917v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309909v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309911v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309916v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600419v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_45" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5PFQ6JKV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053369v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053398v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026014v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102265v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04847091v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004529v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-meliga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9889-0520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132776251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70073" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191687v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Roncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdel Nour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laboureur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9050105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken-Rico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093561" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meliga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233709" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Vishwasrao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2023-0713" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080232" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viquerat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meliga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Abdel Nour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hachem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116335" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeken Rico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34007-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9010001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432654v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghraieb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097241" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027908v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027923v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110317" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02903603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102278" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03235146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103345" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4010033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boujo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.03.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Anzai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fukagata" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.043901" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.439" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.073905" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9755-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.390" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marandet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genesio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201610009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Mantic-Lugo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Arratia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/48/6/061401" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082600v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896941" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067663v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.93" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4724211" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0194-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHLGXXVQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010005550" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSM6MSV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425625" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbagallo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001478" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002211201000279x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3139309" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002606v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2009.04.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWSPQ0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sipp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009007290" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chomaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008000499" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376976v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken Rico" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zarate" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Faitini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannelongue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750784v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924773v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Padi&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Philibert-Nicol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750783v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massarotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750792v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379105v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Fava-Sanches" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Guiza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309893v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jermann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309894v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valentinuzzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309895v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Boujo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309818v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marandet Y." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciraolo G." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosato J." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309825v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309902v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309827v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serre E." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguez M." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliga Ph" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afonso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309903v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309901v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Afonso M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermann C." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujals G." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallaire F." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309904v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jermann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chomaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309840v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309838v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minguez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10200" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309844v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309854v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309908v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309907v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309915v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309916v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309917v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309914v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309911v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600419v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_45" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5PFQ6JKV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053369v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053398v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026014v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chomaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102265v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04847091v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004529v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>