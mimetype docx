--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -132,968 +132,968 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics-free geophysical sensors optically interrogated over 50 km</w:t>
+                <w:t xml:space="preserve">Remote optical sensing of electronic-free sensors (motion, strain, pressure,…) for real-time high-precision monitoring of difficult environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Bercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ménard</w:t>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+                <w:t xml:space="preserve">Philipe Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres Epos-France</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Next-Generation Seismological Research Infrastructures: Connecting Research, Civil Protection, and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Patras, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371158v1</w:t>
+                <w:t xml:space="preserve">hal-05371135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution optical seismometer for real-time monitoring of ocean-bottom seismicity</w:t>
+                <w:t xml:space="preserve">High resolution optical displacement sensor: Development and qualification for remote applications in seismology and volcanology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques OVSM-IPGP-PREST : Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Saint-Pierre, Martinique. 2022</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">, May 2022, Saint-Pierre, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752115v1</w:t>
+                <w:t xml:space="preserve">hal-03752077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical long range instruments for high resolution monitoring of geohazard in harsh environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
+                <w:t xml:space="preserve">Innovative optical geophysical instruments at the end of plurikilometric fibers for monitoring volcanic and seismic hazard in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Plantier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">Philippe Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...63 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-02474147v1</w:t>
+                <w:t xml:space="preserve">hal-02423813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote optical sensing of electronic-free sensors (motion, strain, pressure,…) for real-time high-precision monitoring of difficult environments</w:t>
+                <w:t xml:space="preserve">Electronics-free geophysical sensors optically interrogated over 50 km</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Bercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philipe Ménard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next-Generation Seismological Research Infrastructures: Connecting Research, Civil Protection, and Innovation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05371135v1</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution optical displacement sensor: Development and qualification for remote applications in seismology and volcanology</w:t>
+                <w:t xml:space="preserve">High resolution optical seismometer for real-time monitoring of ocean-bottom seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Savaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques OVSM-IPGP-PREST : Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Saint-Pierre, Martinique</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03752077v1</w:t>
+              <w:t xml:space="preserve">, May 2022, Saint-Pierre, Martinique. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative optical geophysical instruments at the end of plurikilometric fibers for monitoring volcanic and seismic hazard in harsh environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optical long range instruments for high resolution monitoring of geohazard in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02423813v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sismomètre optique sous-marin - Conception et déploiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nercessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G2 ⋅ Colloque annuel de géodésie et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1111,51 +1111,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,103 +1245,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First optical seismometer at the top of La Soufrière volcano, Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Feron</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nercessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (5), pp.2448-2457. </w:t>
@@ -1469,51 +1469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A12C306"/>
+    <w:nsid w:val="C00591A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1700,51 +1700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-menard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2749-7084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371158v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guattari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe M&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-menard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2749-7084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371135v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guattari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe M&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>