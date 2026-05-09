--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -132,1276 +132,1410 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote optical sensing of electronic-free sensors (motion, strain, pressure,…) for real-time high-precision monitoring of difficult environments</w:t>
+                <w:t xml:space="preserve">Electronics-free geophysical sensors optically interrogated over 50 km</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Bercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
+                <w:t xml:space="preserve">Philippe Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipe Ménard</w:t>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next-Generation Seismological Research Infrastructures: Connecting Research, Civil Protection, and Innovation</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371135v1</w:t>
+                <w:t xml:space="preserve">hal-05371158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution optical displacement sensor: Development and qualification for remote applications in seismology and volcanology</w:t>
+                <w:t xml:space="preserve">High resolution optical seismometer for real-time monitoring of ocean-bottom seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Savaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques OVSM-IPGP-PREST : Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Saint-Pierre, Martinique</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">, May 2022, Saint-Pierre, Martinique. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752077v1</w:t>
+                <w:t xml:space="preserve">hal-03752115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative optical geophysical instruments at the end of plurikilometric fibers for monitoring volcanic and seismic hazard in harsh environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optical long range instruments for high resolution monitoring of geohazard in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sismomètre optique sous-marin - Conception et déploiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423813v1</w:t>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nercessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G2 ⋅ Colloque annuel de géodésie et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronics-free geophysical sensors optically interrogated over 50 km</w:t>
+                <w:t xml:space="preserve">Remote optical sensing of electronic-free sensors (motion, strain, pressure,…) for real-time high-precision monitoring of difficult environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Bercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres Epos-France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05371158v1</w:t>
+              <w:t xml:space="preserve">Next-Generation Seismological Research Infrastructures: Connecting Research, Civil Protection, and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Patras, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution optical seismometer for real-time monitoring of ocean-bottom seismicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">High resolution seismometers and strainmeters at the termination of plurikilometric fibers : a new brand of fiber optic sensors for harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Savaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques OVSM-IPGP-PREST : Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03752115v1</w:t>
+              <w:t xml:space="preserve">Galileo Conference : Fibre Optic Sensing in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Catania, Italy. en ligne [1 p.], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-gc12-fibreoptic-50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical long range instruments for high resolution monitoring of geohazard in harsh environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
+                <w:t xml:space="preserve">High resolution optical displacement sensor: Development and qualification for remote applications in seismology and volcanology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Plantier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">Guillaume Savaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03482639v1</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques OVSM-IPGP-PREST : Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Pierre, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sismomètre optique sous-marin - Conception et déploiement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative optical geophysical instruments at the end of plurikilometric fibers for monitoring volcanic and seismic hazard in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Feron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Nercessian</w:t>
+                <w:t xml:space="preserve">Philippe Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G2 ⋅ Colloque annuel de géodésie et géophysique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02474147v1</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Savaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First optical seismometer at the top of La Soufrière volcano, Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Feron</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nercessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (5), pp.2448-2457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220200126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1469,51 +1603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C00591A1"/>
+    <w:nsid w:val="8F59BB49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1700,51 +1834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-menard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2749-7084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371135v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guattari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe M&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-menard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2749-7084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371158v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guattari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe M&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;nard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savaton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-50" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>