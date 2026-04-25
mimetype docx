--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -339,693 +339,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Influence of Thermal Annealing of Ga-Doped ZnO Thin Films on NO2 Sensing at ppb Level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of TiO2/SBA-15 Nanocomposites by Hydrolysis of Organometallic Ti Precursors for Photocatalytic NO Abatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Monflier</w:t>
+                <w:t xml:space="preserve">Ons El Atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Menini</w:t>
+                <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camps</w:t>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Thimont</w:t>
+                <w:t xml:space="preserve">Christian Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/CHEMOSENSORS13010001⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics12070183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871208v1</w:t>
+                <w:t xml:space="preserve">hal-04659095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Detection of Formaldehyde and Nitrogen Dioxide Using Innovative Modeling of SnO2 Surface Response to Pulsed Temperature Profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bialic</w:t>
+                <w:t xml:space="preserve">Study of the Influence of Thermal Annealing of Ga-Doped ZnO Thin Films on NO2 Sensing at ppb Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Leblet</w:t>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Sendi</w:t>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gersberg</w:t>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Maupoux</w:t>
+                <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (24), pp.7964. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24247964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/CHEMOSENSORS13010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841392v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TiO2/SBA-15 Nanocomposites by Hydrolysis of Organometallic Ti Precursors for Photocatalytic NO Abatement</w:t>
+                <w:t xml:space="preserve">Selective Detection of Formaldehyde and Nitrogen Dioxide Using Innovative Modeling of SnO2 Surface Response to Pulsed Temperature Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons El Atti</w:t>
+                <w:t xml:space="preserve">Emilie Bialic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hot</w:t>
+                <w:t xml:space="preserve">Jimmy Leblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+                <w:t xml:space="preserve">Aymen Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lorber</w:t>
+                <w:t xml:space="preserve">Paul Gersberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">Axel Maupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (7), pp.183. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (24), pp.7964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/inorganics12070183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24247964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659095v1</w:t>
+                <w:t xml:space="preserve">hal-04841392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu Ferrospinel Thin Films for Sub-ppm NO2 Sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Presmanes</w:t>
+                <w:t xml:space="preserve">Annealed Gallium-Doped Zinc Oxide (ZnO:Ga) Thin Films for Sub-ppm NO2 Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 97 (1), pp.168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings2024097168⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 97 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2024097061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796278v1</w:t>
+                <w:t xml:space="preserve">hal-04796318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealed Gallium-Doped Zinc Oxide (ZnO:Ga) Thin Films for Sub-ppm NO2 Sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cu Ferrospinel Thin Films for Sub-ppm NO2 Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Zahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Presmanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 97 (1), pp.61. </w:t>
+              <w:t xml:space="preserve">, 2024, 97 (1), pp.168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings2024097061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2024097168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796318v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Sensing Properties of CuWO4@WO3 n-n Heterojunction Prepared by Direct Hydrolysis of Mesitylcopper (I) on WO3·2H2O Nanoleaves</w:t>
               </w:r>
@@ -1037,51 +1037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Castello-Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,77 +1158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards selective and sensitive detection of carbon monoxide with CuO/ZnO heterojunction nanocomposite prepared by an organometallic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Sówka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1417,77 +1417,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Selective and Sensitive Detection of Carbon Monoxide with CuO/ZnO Heterojunction Nanocomposite Prepared by an Organometallic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Sówka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1523,295 +1523,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Miniaturized Gas Sensor Based on Zener Diode Network Covered by Metal Oxide</w:t>
+                <w:t xml:space="preserve">Diffusive Representation: A Powerful Method to Analyze Temporal Signals from Metal-Oxide Gas Sensors Used in Pulsed Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vignesh Gunasekaran</w:t>
+                <w:t xml:space="preserve">Cyril Tropis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soffian Yjjou</w:t>
+                <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Hennequin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Camps</w:t>
+                <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+                <w:t xml:space="preserve">Gerard Montseny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi12111355⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (21), pp.2578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10212578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417359v1</w:t>
+                <w:t xml:space="preserve">hal-03408726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive Representation: A Powerful Method to Analyze Temporal Signals from Metal-Oxide Gas Sensors Used in Pulsed Mode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Miniaturized Gas Sensor Based on Zener Diode Network Covered by Metal Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dufour</w:t>
+                <w:t xml:space="preserve">Vignesh Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Garcia</w:t>
+                <w:t xml:space="preserve">Soffian Yjjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Montseny</w:t>
+                <w:t xml:space="preserve">Eve Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaabane Talhi</w:t>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (21), pp.2578. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.1355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics10212578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi12111355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408726v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROLLED ZnO DEPOSITS FOR GAS SENSORS</w:t>
               </w:r>
@@ -1836,51 +1836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladji Kamagaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1931,90 +1931,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Discrimination Methods of Sub-ppm Nitrogen Dioxide (NO2) with a Copper Oxide Sensor Operated with a Pulsed Temperature Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grérory Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Sendi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2069,51 +2069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of P-CuO thin sputtered layers onto microsensor platforms for gas sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane El Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (19), pp.2658-2665. </w:t>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junlei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (11), pp.1605328. </w:t>
@@ -2471,51 +2471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Sensitive Sputtered ZnO:Ga Thin Films Integrated by a Simple Stencil Mask Process on Microsensor Platforms for Sub-ppm Acetaldehyde Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Steinhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhles Sowwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3016,51 +3016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Asseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.34 - 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3405,51 +3405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Asseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Tety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), pp.41 - 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3500,51 +3500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Contaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4018,51 +4018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4138,90 +4138,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Organometallic Chemistry and Metal Oxide Nanoparticles Meet Optimized Silicon-based Gas Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Goran Pamela Yoboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1253, </w:t>
@@ -4285,51 +4285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chebila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,51 +4380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Microwave Gas Sensor using Dielectric Resonator With SnO2 Sensitive Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of micromachined SnO2 gas sensors selectivity by optimised dynamic temperature operating mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 484 (1-2), pp.358-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Héliotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4988,51 +4988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO response of a nanostructured SnO2 gas sensor doped with palladium and platinum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,51 +5122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and modelling analysis of a capacitive pressure sensor based on a silicon/Pyrex sensing cell and a BiCMOS A/D integrated circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5414,51 +5414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances and Potentialities of a very simple self-compensated pressure sensor demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5855,77 +5855,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealed Gallium-doped Zinc oxide (ZnO:Ga) thin films for sub-ppm NO2 sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5993,64 +5993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ménini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6092,103 +6092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting photocatalytic metal oxides (ZnO, TiO2) on mesoporous silica via metalorganic route for air depollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons El Atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebeau Bénédicte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C’Nano 2023 The Nanoscience meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
@@ -6230,77 +6230,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin layers of annealed Gallium doped Zinc oxide (ZnO:Ga) thin films for NO2 sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6342,103 +6342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting photocatalytic metal oxides (ZnO, TiO2) on mesoporous silica via metalorganic route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons El Atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebeau Bénédicte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Multifonctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gênes, Italy</w:t>
@@ -6493,51 +6493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Castelló Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6592,103 +6592,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Discrimination of Formaldehyde with CuO/SnO2 dual layers MOS Gas Sensors Operated with a Pulsed Temperature Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6739,64 +6739,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6847,64 +6847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ppm NO2 sensing in temperature cycled mode with Ga doped ZnO thin films deposited by RF sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inthuga Sinnarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,90 +6968,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORMANCE OF MOX GAS SENSORS OBTAINED BY MIXING P-TYPE AND N- TYPE METAL OXIDES FOR RELIABLE INDOOR AIR QUALITY MONITORING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7102,90 +7102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Cox Fe3-x O 4 cobaltites as ethanol sensing material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inthuga Sinnarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mong Cam Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7240,64 +7240,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga doped ZnO thin films deposited by RF sputtering for NO2 sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inthuga Sinnarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7352,90 +7352,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Nanostructured Octahedral SnO2 Added with a Binary Mixture P-Type and N-Type Metal Oxide on CO Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Sendi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7482,77 +7482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ppm Nitrogen Dioxide (NO 2 ) Sensor Based on Inkjet Printed CuO on Microhotplate with a Pulsed Temperature Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grérory Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,51 +7646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lai-Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7745,51 +7745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration by shadow mask process of ZnO:Ga sputtered layers onto microsensor platform for detection of sub-ppm acetaldehyde concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art sur les microcapteurs de gaz pour la qualité de l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique sur les capteurs pour le suivi de la qualité de l'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fimea, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7952,51 +7952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieux Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8037,670 +8037,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-sensitive SnO2 gas sensors based on hierarchical octahedra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Miniaturized 3D gas sensors based on silicon nanowires for ppb range detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieux Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th Franco-Spanish Workshop Ibernam-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAAS, Oct 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046536v1</w:t>
+                <w:t xml:space="preserve">hal-02193341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized 3D gas sensors based on silicon nanowires for ppb range detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ultra-sensitive SnO2 gas sensors based on hierarchical octahedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Jońca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Franco-Spanish Workshop Ibernam-CMC2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193341v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Hollow SnO2 Octahedra for sub-ppm Gas Detection Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective GAS sensor based on screen-printed ZNO nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnology International Conference (TNT2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SENSORS, ENERGY HARVESTING, WIRELESS NETWORK &amp;SMART OBJECTS CONFERENCE 2015 (SENSO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048850v1</w:t>
+                <w:t xml:space="preserve">hal-02048003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modeling Tentative of Operation of Gas Sensor through Atomic Scale Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Ducéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas sensors based on semiconducting metal oxides: basic understanding &amp; application fields ( GSSMO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tubingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective GAS sensor based on screen-printed ZNO nanorods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Assembled Hollow SnO2 Octahedra for sub-ppm Gas Detection Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Jońca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORS, ENERGY HARVESTING, WIRELESS NETWORK &amp;SMART OBJECTS CONFERENCE 2015 (SENSO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnology International Conference (TNT2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048003v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro and nanotechnology evolution towards vertical Silicon nanowires for ultra-sensitive gas detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieux Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,51 +8820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8941,51 +8941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9049,51 +9049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9161,51 +9161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel SnO2 Sensor and its Selectivity Improvement with Catalytic Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9407,51 +9407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological improvements of a metal oxide gas multi-sensor based on a micro-hotplate structure and inkjet deposition for an automotive air quality sensor application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9459,51 +9459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop (MME 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9554,51 +9554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9675,51 +9675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9792,51 +9792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Perrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10008,51 +10008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Bias Sensing Layer: A New Way to Greatly Improve Metal-Oxide Gas Sensors Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10133,77 +10133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Sensitivity and Selectivity of Metal Oxide Gas Sensors by Controlling the Sensitive Layer Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10409,51 +10409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International COMSOL Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10504,51 +10504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10580,390 +10580,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Passive Autonomous Sensors with Electromagnetic Transduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of Wireless Gas Detection with an FMCW RADAR Interrogation of Passive RF Gas Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chebila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microwave and High Frequency Heating</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Hawaii, United States. pp.759 - 762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670122v1</w:t>
+                <w:t xml:space="preserve">hal-00672682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Wireless Gas Detection with an FMCW RADAR Interrogation of Passive RF Gas Sensor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gas sensor for food industry and agriculture based on ZnO nanoparticles and nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imaginenano - Congress of Nanosciences and Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bilbao, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00672682v1</w:t>
+                <w:t xml:space="preserve">hal-02160559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas sensor for food industry and agriculture based on ZnO nanoparticles and nanorods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless Passive Autonomous Sensors with Electromagnetic Transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Tentzeris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginenano - Congress of Nanosciences and Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Microwave and High Frequency Heating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160559v1</w:t>
+                <w:t xml:space="preserve">hal-00670122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Vapor Sensing on Nanostructured SnO2 Materials: a global strategy approach</w:t>
               </w:r>
@@ -10975,51 +10975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Debouttiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11113,51 +11113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11225,51 +11225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Debouttière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11318,278 +11318,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturability of gas sensor with ZnO nanoparticles suspension deposited by ink jet printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric Control of Inkjet printing features using ethylene glycol and diethylene glycol in ZnO nanoparticules ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P Yoboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE MOEMS-MEMS-NEMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NanoTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Anaheim, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083327v1</w:t>
+                <w:t xml:space="preserve">hal-02160530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Control of Inkjet printing features using ethylene glycol and diethylene glycol in ZnO nanoparticules ink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturability of gas sensor with ZnO nanoparticles suspension deposited by ink jet printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yoboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoTech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE MOEMS-MEMS-NEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.75900M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.840417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160530v1</w:t>
+                <w:t xml:space="preserve">hal-02083327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of gas sensors response to mixture of CO, CO2 and H2O exposure</w:t>
               </w:r>
@@ -11694,709 +11694,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau détecteur de gaz hyperfréquence à modes de galerie</w:t>
+                <w:t xml:space="preserve">Novel Microwave Gas sensor using Dielectric Resonator With SnO2 Sensitive Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors XXIII conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lausannne, France. pp.935-938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672687v1</w:t>
+                <w:t xml:space="preserve">hal-00672673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO and CO2 detection by SnO2: a DFT study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveau capteur de gaz hyperfréquence à base d'un résonateur diélectrique en SnO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161148v1</w:t>
+                <w:t xml:space="preserve">hal-00672690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Microwave Gas sensor using Dielectric Resonator With SnO2 Sensitive Layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">THERMAL BEHAVIOR OF SILICON CAPACITIVE PRESSURE SENSORS USING ELECTROSTATIC PRESSURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Al Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors XXIII conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MicroMechanics Europe (MME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672673v1</w:t>
+                <w:t xml:space="preserve">hal-02160510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau capteur de gaz hyperfréquence à base d'un résonateur diélectrique en SnO2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of Dynamic Measurements with Nanoparticular SnO 2 Gas Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tropis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yoboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France. 2p</w:t>
+              <w:t xml:space="preserve">Micromechanics Europe (MME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672690v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL BEHAVIOR OF SILICON CAPACITIVE PRESSURE SENSORS USING ELECTROSTATIC PRESSURE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nouveau détecteur de gaz hyperfréquence à modes de galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroMechanics Europe (MME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160510v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Dynamic Measurements with Nanoparticular SnO 2 Gas Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+                <w:t xml:space="preserve">CO and CO2 detection by SnO2: a DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Ducere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromechanics Europe (MME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Toulouse, France. 4p</w:t>
+              <w:t xml:space="preserve">E-MRS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160492v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORMANCES OF A NEW GENERATION OF METAL OXIDE GAS SENSOR BASED ON NANOSTRUCTURED-SnO 2 AND ON HIGH OPERATING TEMPERATURE MICROHOTPLATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Yoboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tropis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12473,51 +12473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel millimeter-wave gas sensor using dielectric resonator with sensitive layer on TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12577,51 +12577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New microwave gas detector using dielectric resonator based on a Whispering-Gallery-Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12659,51 +12659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performances of new microhotplate for gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12797,51 +12797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Micro-hotplate for different Metal Oxide Gas Sensors with High Operating Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yoboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12922,51 +12922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of integrated smart nose based on WO3 gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13034,90 +13034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurement of CO concentration in gas mixture with a single SNO2 semi-conducting gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tropis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Göteborg, Sweden. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13142,51 +13142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a New Micromachined Metal Oxide Gas Sensor: Application to Hazardous Gas Detection for Automotive Air Quality Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13280,64 +13280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised dynamic temperature operating mode specifically dedicated to micromachined SnO2 gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13645,329 +13645,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Humidity on the CO Sensitivity of a New Gas Sensor Based on SnO2 Nanoparticles Surface-Doped with Palladium and Platinum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">DESIGN OF A POWER CONTROL UNIT DEDICATED TO GAS SENSORS BASED ON MICROHOTPLATE PLATFORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors XVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Guimaraes, Portugal. pp.873</w:t>
+              <w:t xml:space="preserve">10th International Conference on Mixed Design of Integrated Circuits and Systems (MIXDES'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Lodz, Poland. pp.198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160594v1</w:t>
+                <w:t xml:space="preserve">hal-02160599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN OF A POWER CONTROL UNIT DEDICATED TO GAS SENSORS BASED ON MICROHOTPLATE PLATFORM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Humidity on the CO Sensitivity of a New Gas Sensor Based on SnO2 Nanoparticles Surface-Doped with Palladium and Platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mixed Design of Integrated Circuits and Systems (MIXDES'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Lodz, Poland. pp.198</w:t>
+              <w:t xml:space="preserve">Eurosensors XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Guimaraes, Portugal. pp.873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160599v1</w:t>
+                <w:t xml:space="preserve">hal-02160594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD OF C2 H4 DETECTION IN HUMID ATMOSPHERES USING A NANOPARTICULAR SnO2 GAS SENSOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Erades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Solid State transducers (Eurosensors XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.1019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13992,51 +13992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Generation of SnO2 gas sensor for agro-industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cornibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14111,309 +14111,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a Capacitance-to-Period Converter Dedicated to Capacitive Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimization of a BiCMOS integrated tranducer for self-compensated capacitive pressure sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Douziech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, LA HAYE, Netherlands. pp.279</w:t>
+              <w:t xml:space="preserve">ICECS'99, IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350358v1</w:t>
+                <w:t xml:space="preserve">hal-02089708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Drift and Chip Size in Capacitive Pressure Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X Chauffleur</w:t>
+                <w:t xml:space="preserve">Modelling of a Capacitance-to-Period Converter Dedicated to Capacitive Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, La Haye, Netherlands. pp.461-464</w:t>
+              <w:t xml:space="preserve">EUROSENSORS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, LA HAYE, Netherlands. pp.279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170328v1</w:t>
+                <w:t xml:space="preserve">hal-00350358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a BiCMOS integrated tranducer for self-compensated capacitive pressure sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Blasquez</w:t>
+                <w:t xml:space="preserve">Thermal Drift and Chip Size in Capacitive Pressure Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Blasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Chauffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14423,103 +14423,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS'99, IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">Eurosensors XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, La Haye, Netherlands. pp.461-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089708v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscilllator synchronisation problem in a BiCMOS analog-digital integrated circuit dedicated to a capacitive pressure sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14613,51 +14613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Technological advances for microshielded coplanar circuits on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Saint Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14725,90 +14725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Drifts due to Thermomechanical Deformations in Capacitive Pressure Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Chauffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Favarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14846,90 +14846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of a BiCMOS ratiometric circuit to self-compensate for nonlinearities and thermal drifts in capacitive pressure sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Chauffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14997,51 +14997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15150,51 +15150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BANC DE TEST DES CAPTEURS DE GAZ AVEC NOUVELLE CAPSULE D’INTERCONNEXION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15245,90 +15245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOX gas sensors obtained by mixing p-type and n-type metal oxides for air quality sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Sendi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15409,51 +15409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15508,51 +15508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered oxide thin films for gas sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15659,64 +15659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Advanced Complex Inorganic Nanomaterials (ACIN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Namur, Belgium. 2015</w:t>
@@ -15777,51 +15777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas microsensor technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Lalauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Sensors and Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley book, 2012, 978-1-84821-403-3</w:t>
@@ -15850,51 +15850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie des Microcapteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capteurs Chimiques Biocapteurs et Biopuces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-195, 2012, 978-2-7462-3832-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15932,51 +15932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcapteur de Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boukabache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16053,51 +16053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garajedagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16197,51 +16197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Hyun Shim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16311,51 +16311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16416,51 +16416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Shim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16523,51 +16523,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité d'un capteur de pression capacitif miniature sur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paul Sabatier - Toulouse III, 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16626,51 +16626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du capteur de gaz à oxydes métalliques vers les nez électroniques sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paul Sabatier - Toulouse III, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16778,51 +16778,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CDA353E"/>
+    <w:nsid w:val="4E9DB167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17009,51 +17009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-menini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7532-9148" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099211327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedecker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lf00054h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/CHEMOSENSORS13010001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04841392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leblet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sendi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gersberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maupoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12070183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Zahaf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097168" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jo&#324;ca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castello-Lux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11090495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela S&#243;wka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arroyo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cerrato-&#193;lvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Honta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Masa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10110478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03417359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gunasekaran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffian Yjjou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hennequin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111355" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03408726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tropis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montseny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Talhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212578" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Yobou&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Kamagat&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MT018020055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;rory Besnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Younsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061409" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ryzhikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palussiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700693" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verni&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinhauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlei Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201605328" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Talhi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhles Sowwan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.6b00042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020351v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3086-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yobou&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konat&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tety" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2227707" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878112v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chebila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Jatlaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Tentzeris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.433" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ducere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21959" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R00HM35N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouth&#233;ina Ghaddab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KNPJS1P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Goran Pamela Yoboue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1253-k05-18" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.233" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulantika" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PCPVFQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Erades" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B600197A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendahan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.02.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3B4JM10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02149908v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bahri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasquez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045981v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerrero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.04.103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dondon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(00)00340-X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/137AE495043F5DF76CB1D583637D36FFFF34903C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chauffleur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Douziech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Favaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(00)00369-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A0A534219E97E3FF0236EDCFB63DBFFEE024C4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348524v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Etienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00073-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12XMBKGV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebeau B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818334v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castell&#243; Lux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988370v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02192689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inthuga Sinnarasa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019014048" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808186" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Cam Dinh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130986" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01757257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lai-Cheong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046290v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02192941v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046543v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieux Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777098" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046536v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777147" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193341v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048921v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216418v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048928v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.306" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193379v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ganibal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058911v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02190959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Seguin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578940" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rabbia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pons" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Clavier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072195v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Othman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lollman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Belkacem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mliki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688193" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732255v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Veyrac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02061724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wartelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795996v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670122v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690765" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160559v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160570v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Debouttiere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160547v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160577v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083327v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840417" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160530v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yoboue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161161v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672687v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672690v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160510v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Al Bahri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pons" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yoboue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tropis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672681v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2009.5398185" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099850v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chalabi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099873v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02087150v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chalabi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02087148v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161083v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099906v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160584v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumbach" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#252;tze" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cheng" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delprat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2004.1426326" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160588v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160594v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160612v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornibert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350358v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02170328v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blasquez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chauffleur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02089708v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350350v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douziech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02170319v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint Etienne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02171806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favarro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172009v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dondon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02060535v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbst" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1995.717308" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706131v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02547907v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193302v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193291v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faudoa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048940v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048941v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072334v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083344v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Est&#232;ve" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garajedagui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02483475v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaudon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyun Shim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02049910v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Benhamouda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172018v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loubet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Shim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132443v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697471v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-menini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7532-9148" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099211327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedecker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lf00054h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12070183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/CHEMOSENSORS13010001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04841392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leblet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sendi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gersberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maupoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247964" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Zahaf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jo&#324;ca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castello-Lux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11090495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela S&#243;wka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arroyo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cerrato-&#193;lvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Honta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Masa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10110478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03408726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tropis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montseny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Talhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03417359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gunasekaran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffian Yjjou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hennequin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Yobou&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Kamagat&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MT018020055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;rory Besnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Younsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061409" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ryzhikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palussiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700693" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verni&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinhauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlei Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201605328" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Talhi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhles Sowwan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.6b00042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020351v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3086-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yobou&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konat&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tety" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2227707" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878112v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chebila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Jatlaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Tentzeris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.433" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ducere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21959" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R00HM35N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouth&#233;ina Ghaddab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KNPJS1P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Goran Pamela Yoboue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1253-k05-18" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.233" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulantika" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PCPVFQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Erades" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B600197A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendahan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.02.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3B4JM10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02149908v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bahri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasquez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045981v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerrero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.04.103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dondon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(00)00340-X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/137AE495043F5DF76CB1D583637D36FFFF34903C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chauffleur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Douziech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Favaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(00)00369-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A0A534219E97E3FF0236EDCFB63DBFFEE024C4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348524v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Etienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00073-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12XMBKGV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebeau B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818334v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castell&#243; Lux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988370v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02192689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inthuga Sinnarasa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019014048" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808186" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Cam Dinh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130986" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01757257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lai-Cheong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046290v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02192941v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046543v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieux Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777098" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046536v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777147" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048003v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048921v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216418v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048928v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.306" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193379v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ganibal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058911v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02190959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Seguin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578940" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rabbia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pons" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Clavier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072195v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Othman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lollman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Belkacem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mliki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688193" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732255v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Veyrac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02061724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wartelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795996v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672682v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690765" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670122v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160570v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Debouttiere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160547v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160577v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160530v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yoboue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083327v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840417" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161161v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672690v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160510v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Al Bahri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pons" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160492v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672687v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161148v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yoboue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tropis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672681v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2009.5398185" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099850v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chalabi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099873v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02087150v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chalabi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02087148v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161083v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099906v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160584v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumbach" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#252;tze" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cheng" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delprat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2004.1426326" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160588v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160594v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160612v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornibert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02089708v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350358v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02170328v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blasquez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chauffleur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350350v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douziech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02170319v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint Etienne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02171806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favarro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172009v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dondon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02060535v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbst" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1995.717308" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706131v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02547907v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193302v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193291v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faudoa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048940v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048941v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072334v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083344v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Est&#232;ve" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garajedagui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02483475v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaudon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyun Shim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02049910v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Benhamouda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172018v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loubet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Shim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132443v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697471v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>