--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -171,51 +171,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -339,693 +339,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TiO2/SBA-15 Nanocomposites by Hydrolysis of Organometallic Ti Precursors for Photocatalytic NO Abatement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Influence of Thermal Annealing of Ga-Doped ZnO Thin Films on NO2 Sensing at ppb Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons El Atti</w:t>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hot</w:t>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lorber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics12070183⟩</w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/CHEMOSENSORS13010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659095v1</w:t>
+                <w:t xml:space="preserve">hal-04871208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Influence of Thermal Annealing of Ga-Doped ZnO Thin Films on NO2 Sensing at ppb Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Paret</w:t>
+                <w:t xml:space="preserve">Selective Detection of Formaldehyde and Nitrogen Dioxide Using Innovative Modeling of SnO2 Surface Response to Pulsed Temperature Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bialic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Monflier</w:t>
+                <w:t xml:space="preserve">Jimmy Leblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Menini</w:t>
+                <w:t xml:space="preserve">Aymen Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camps</w:t>
+                <w:t xml:space="preserve">Paul Gersberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Thimont</w:t>
+                <w:t xml:space="preserve">Axel Maupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (24), pp.7964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/CHEMOSENSORS13010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24247964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871208v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Detection of Formaldehyde and Nitrogen Dioxide Using Innovative Modeling of SnO2 Surface Response to Pulsed Temperature Profile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axel Maupoux</w:t>
+                <w:t xml:space="preserve">Annealed Gallium-Doped Zinc Oxide (ZnO:Ga) Thin Films for Sub-ppm NO2 Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24247964⟩</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2024097061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841392v1</w:t>
+                <w:t xml:space="preserve">hal-04796318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealed Gallium-Doped Zinc Oxide (ZnO:Ga) Thin Films for Sub-ppm NO2 Sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cu Ferrospinel Thin Films for Sub-ppm NO2 Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Zahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Presmanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 97 (1), pp.61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings2024097061⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 97 (1), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2024097168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796318v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu Ferrospinel Thin Films for Sub-ppm NO2 Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of TiO2/SBA-15 Nanocomposites by Hydrolysis of Organometallic Ti Precursors for Photocatalytic NO Abatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons El Atti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabah Zahaf</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97 (1), pp.168. </w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings2024097168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/inorganics12070183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796278v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Sensing Properties of CuWO4@WO3 n-n Heterojunction Prepared by Direct Hydrolysis of Mesitylcopper (I) on WO3·2H2O Nanoleaves</w:t>
               </w:r>
@@ -1037,51 +1037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Castello-Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,77 +1158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards selective and sensitive detection of carbon monoxide with CuO/ZnO heterojunction nanocomposite prepared by an organometallic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Sówka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1398,4302 +1398,4177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Selective and Sensitive Detection of Carbon Monoxide with CuO/ZnO Heterojunction Nanocomposite Prepared by an Organometallic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justyna Jońca</w:t>
+                <w:t xml:space="preserve">A New Miniaturized Gas Sensor Based on Zener Diode Network Covered by Metal Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignesh Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffian Yjjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Izabela Sówka</w:t>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12111355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991893v1</w:t>
+                <w:t xml:space="preserve">hal-03417359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive Representation: A Powerful Method to Analyze Temporal Signals from Metal-Oxide Gas Sensors Used in Pulsed Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tropis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Montseny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (21), pp.2578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics10212578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Miniaturized Gas Sensor Based on Zener Diode Network Covered by Metal Oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+                <w:t xml:space="preserve">CONTROLLED ZnO DEPOSITS FOR GAS SENSORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Yoboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladji Kamagaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Materials Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17654/MT018020055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi12111355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03417359v1</w:t>
+                <w:t xml:space="preserve">hal-02537202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROLLED ZnO DEPOSITS FOR GAS SENSORS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and Discrimination Methods of Sub-ppm Nitrogen Dioxide (NO2) with a Copper Oxide Sensor Operated with a Pulsed Temperature Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aymen Sendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grérory Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Talhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222 (6), pp.24 - 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17654/MT018020055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02537202v1</w:t>
+                <w:t xml:space="preserve">hal-02045507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Discrimination Methods of Sub-ppm Nitrogen Dioxide (NO2) with a Copper Oxide Sensor Operated with a Pulsed Temperature Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Sendi</w:t>
+                <w:t xml:space="preserve">Integration of P-CuO thin sputtered layers onto microsensor platforms for gas sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Presmanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17061409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045507v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of P-CuO thin sputtered layers onto microsensor platforms for gas sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+                <w:t xml:space="preserve">Organometallic synthesis of CuO nanoparticles: Application in low-temperature CO detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Jońca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (19), pp.2658-2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201700693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s17061409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01754823v1</w:t>
+                <w:t xml:space="preserve">hal-01947282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic synthesis of CuO nanoparticles: Application in low-temperature CO detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+                <w:t xml:space="preserve">Gas Phase Synthesis of Multifunctional Fe-Based Nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vernières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Steinhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junlei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (11), pp.1605328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201605328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201700693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01947282v1</w:t>
+                <w:t xml:space="preserve">hal-02045474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Phase Synthesis of Multifunctional Fe-Based Nanocubes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Highly Sensitive Sputtered ZnO:Ga Thin Films Integrated by a Simple Stencil Mask Process on Microsensor Platforms for Sub-ppm Acetaldehyde Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Presmanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menini</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17051055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201605328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045474v1</w:t>
+                <w:t xml:space="preserve">hal-01759300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Sputtered ZnO:Ga Thin Films Integrated by a Simple Stencil Mask Process on Microsensor Platforms for Sub-ppm Acetaldehyde Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">SnO2 &amp;quot;Russian Doll&amp;quot; octahedra prepared by metalorganic synthesis: A new structure for sub-ppm CO detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Jońca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (29), pp.10127-10135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s17051055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759300v1</w:t>
+                <w:t xml:space="preserve">hal-01936042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnO2 &amp;quot;Russian Doll&amp;quot; octahedra prepared by metalorganic synthesis: A new structure for sub-ppm CO detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Local CuO Nanowire Growth on Microhotplates: In Situ Electrical Measurements and Gas Sensing Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Steinhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhles Sowwan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (5), pp.503-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.6b00042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201600650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936042v1</w:t>
+                <w:t xml:space="preserve">hal-02045514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local CuO Nanowire Growth on Microhotplates: In Situ Electrical Measurements and Gas Sensing Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Organometallic Approach for the Preparation of Zinc Oxide Nanostructured Gas Sensitive Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Jońca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 644, pp.22-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.644.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssensors.6b00042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045514v1</w:t>
+                <w:t xml:space="preserve">hal-02045551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic Approach for the Preparation of Zinc Oxide Nanostructured Gas Sensitive Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organometallic synthesis of ZnO nanoparticles for gas sensing: Towards selectivity through nanoparticles morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (7), pp.280/1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-015-3086-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.644.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045551v1</w:t>
+                <w:t xml:space="preserve">hal-02020351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic synthesis of ZnO nanoparticles for gas sensing: Towards selectivity through nanoparticles morphology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An industrializable Silicon-based microhotplate for metal oxides gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yoboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Asseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical and Chemical News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.34 - 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-015-3086-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02020351v2</w:t>
+                <w:t xml:space="preserve">hal-02045580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-controlled ZnO Nanostructures for Gas Sensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.907-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An industrializable Silicon-based microhotplate for metal oxides gas sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">An efficient nanoparticles- SnO2 gas sensor for industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yoboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Asseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical and Chemical News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72, pp.34 - 41</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.41 - 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045580v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient nanoparticles- SnO2 gas sensor for industrial applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Physical-Based Characterization of Noise Responses in Metal-Oxide Gas Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Contaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), pp.980-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2012.2227707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045597v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-Based Characterization of Noise Responses in Metal-Oxide Gas Sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wireless Sensing and Identification based on RADAR Cross Sections Variability Measurement of Passive Electromagnetic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chebila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mehdi Jatlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (7-8), pp.425-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2012.2227707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045631v1</w:t>
+                <w:t xml:space="preserve">hal-00878112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensing and Identification based on RADAR Cross Sections Variability Measurement of Passive Electromagnetic Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">A computational chemist approach to gas sensors: Modeling the response of SnO2 to CO, O2, and H2O Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Ducere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (3), pp.247-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.21959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878112v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Transduction for Wireless Passive Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.1474-1483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational chemist approach to gas sensors: Modeling the response of SnO2 to CO, O2, and H2O Gases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Landa</w:t>
+                <w:t xml:space="preserve">Benzene monitoring by micro-machined sensors with SnO2 layer obtained by using micro-droplet deposition technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouthéina Ghaddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.21959⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, B (152), pp.68-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2010.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01481805v1</w:t>
+                <w:t xml:space="preserve">hal-00662315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzene monitoring by micro-machined sensors with SnO2 layer obtained by using micro-droplet deposition technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">When Organometallic Chemistry and Metal Oxide Nanoparticles Meet Optimized Silicon-based Gas Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Goran Pamela Yoboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mavon</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Maisonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2010.09.046⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1253-k05-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00662315v1</w:t>
+                <w:t xml:space="preserve">hal-02072230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Organometallic Chemistry and Metal Oxide Nanoparticles Meet Optimized Silicon-based Gas Sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Feasibility of passive gas sensor based on Whispering Gallery Modes and its Radar interrogation: theoretical and experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chebila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (5), pp.38-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-1253-k05-18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02072230v1</w:t>
+                <w:t xml:space="preserve">hal-00672671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of passive gas sensor based on Whispering Gallery Modes and its Radar interrogation: theoretical and experimental investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Novel Microwave Gas Sensor using Dielectric Resonator With SnO2 Sensitive Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.935-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672671v1</w:t>
+                <w:t xml:space="preserve">hal-02045665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Microwave Gas Sensor using Dielectric Resonator With SnO2 Sensitive Layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Improvement of micromachined SnO2 gas sensors selectivity by optimised dynamic temperature operating mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Maisonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 118 (1-2), pp.276-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2006.04.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045665v1</w:t>
+                <w:t xml:space="preserve">hal-02045688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of micromachined SnO2 gas sensors selectivity by optimised dynamic temperature operating mode</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Organometallic approach for platinum and palladium doping of tin and tin oxide nanoparticles: structural characterisation and gas sensor investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Erades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2006.04.055⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (7), pp.1026-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B600197A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02045688v1</w:t>
+                <w:t xml:space="preserve">hal-02045782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic approach for platinum and palladium doping of tin and tin oxide nanoparticles: structural characterisation and gas sensor investigations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grain size effect in sputtered tungsten trioxide thin films on the sensitivity to ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 484 (1-2), pp.358-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B600197A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045782v1</w:t>
+                <w:t xml:space="preserve">hal-02045779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size effect in sputtered tungsten trioxide thin films on the sensitivity to ozone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">CAPTEUR DE PRESSION CAPACITIF PROTEGE CONTRE LES COURT-CIRCUITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Al Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale d’Héliotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, pp.39-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02045779v1</w:t>
+                <w:t xml:space="preserve">hal-02149908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPTEUR DE PRESSION CAPACITIF PROTEGE CONTRE LES COURT-CIRCUITS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">CO response of a nanostructured SnO2 gas sensor doped with palladium and platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Erades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Héliotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 103 (1-2), pp.111-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2004.04.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149908v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO response of a nanostructured SnO2 gas sensor doped with palladium and platinum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterisation and modelling analysis of a capacitive pressure sensor based on a silicon/Pyrex sensing cell and a BiCMOS A/D integrated circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Erades</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85 (1-3), pp.90-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4247(00)00340-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2004.04.103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045981v1</w:t>
+                <w:t xml:space="preserve">hal-02045987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and modelling analysis of a capacitive pressure sensor based on a silicon/Pyrex sensing cell and a BiCMOS A/D integrated circuit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Intrinsic thermal behaviour of capacitive pressure sensors: mechanisms and minimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chauffleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Favaro</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Douziech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 85 (1-3), pp.90-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-4247(00)00340-X⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 85 (1-3), pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4247(00)00369-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02045987v1</w:t>
+                <w:t xml:space="preserve">hal-02045985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic thermal behaviour of capacitive pressure sensors: mechanisms and minimisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Performances and Potentialities of a very simple self-compensated pressure sensor demonstrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chauffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Favaro</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, VOL 48 (6), pp 1125-1130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02045985v1</w:t>
+                <w:t xml:space="preserve">hal-00348524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and Potentialities of a very simple self-compensated pressure sensor demonstrator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">A dedicated micromachining technology for high-aspect-ratio millimetre-wave circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...97 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Saint-Etienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Blasquez</w:t>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 68 (1-3), pp.435-441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4247(98)00073-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-4247(98)00073-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5703,9417 +5578,9417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional micro and nanofabrication techniques and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Laborde</w:t>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Summer School - Innovative technologies and clinical applications in cancer research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealed Gallium-doped Zinc oxide (ZnO:Ga) thin films for sub-ppm NO2 sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XXXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin layers of annealed Gallium doped Zinc oxide (ZnO:Ga) thin films for NO2 sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ménini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting photocatalytic metal oxides (ZnO, TiO2) on mesoporous silica via metalorganic route for air depollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons El Atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebeau Bénédicte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C’Nano 2023 The Nanoscience meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin layers of annealed Gallium doped Zinc oxide (ZnO:Ga) thin films for NO2 sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Journées Rencontres Capteurs de l’Université Bourgogne Franche-Comté RCUBFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting photocatalytic metal oxides (ZnO, TiO2) on mesoporous silica via metalorganic route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons El Atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebeau Bénédicte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Multifonctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux photocatalytiques pour l’abattement de polluants gazeux (NOx, formaldéhyde) et capteurs de gaz miniaturisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fau</w:t>
+                <w:t xml:space="preserve">Kevin Castelló Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Mesure de la Qualité de l’air », Instrumentation pour le suivi environnemental Cycle d’ateliers nationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences de l’Ingénierie et des Systèmes et l’Institut National des Sciences de l’Univers du CNRS, 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Discrimination of Formaldehyde with CuO/SnO2 dual layers MOS Gas Sensors Operated with a Pulsed Temperature Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of a compact gas sensor integrating a polymer microresonator and a 850nm VCSEL source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingyue Li</w:t>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Photonics North Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ppm NO2 sensing in temperature cycled mode with Ga doped ZnO thin films deposited by RF sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inthuga Sinnarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th GOSPEL Workshop Gas sensors based on semiconducting metal oxides: basic understanding &amp; application fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vicenzo Guidi, Jun 2019, Ferrara, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings2019014048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORMANCE OF MOX GAS SENSORS OBTAINED BY MIXING P-TYPE AND N- TYPE METAL OXIDES FOR RELIABLE INDOOR AIR QUALITY MONITORING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transducers 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2019.8808186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Cox Fe3-x O 4 cobaltites as ethanol sensing material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inthuga Sinnarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mong Cam Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Experiment@ International Conference (Exp.at'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga doped ZnO thin films deposited by RF sputtering for NO2 sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inthuga Sinnarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Experiment@ International Conference (Exp.at'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Nanostructured Octahedral SnO2 Added with a Binary Mixture P-Type and N-Type Metal Oxide on CO Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.986, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings2130986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ppm Nitrogen Dioxide (NO 2 ) Sensor Based on Inkjet Printed CuO on Microhotplate with a Pulsed Temperature Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grérory Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabane Talhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Conference on Advances in Sensors, Actuators, Metering and Sensing (ALLSENSORS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARIA, Mar 2018, Rome, Italy. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CuO nanostructured sensors for enhanced CO detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lai-Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration by shadow mask process of ZnO:Ga sputtered layers onto microsensor platform for detection of sub-ppm acetaldehyde concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art sur les microcapteurs de gaz pour la qualité de l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique sur les capteurs pour le suivi de la qualité de l'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fimea, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized 3D gas sensors based on silicon nanowires for ppb range detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieux Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized 3D gas sensors based on silicon nanowires for ppb range detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieux Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Franco-Spanish Workshop Ibernam-CMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAAS, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-sensitive SnO2 gas sensors based on hierarchical octahedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective GAS sensor based on screen-printed ZNO nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Self-Assembled Hollow SnO2 Octahedra for sub-ppm Gas Detection Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Jońca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORS, ENERGY HARVESTING, WIRELESS NETWORK &amp;SMART OBJECTS CONFERENCE 2015 (SENSO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnology International Conference (TNT2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048003v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modeling Tentative of Operation of Gas Sensor through Atomic Scale Insights</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Micro and nanotechnology evolution towards vertical Silicon nanowires for ultra-sensitive gas detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieux Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gas sensors based on semiconducting metal oxides: basic understanding &amp; application fields ( GSSMO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tubingen, Germany</w:t>
+              <w:t xml:space="preserve">IX International Workshop on Semiconductor Gas Sensors SGS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051693v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Hollow SnO2 Octahedra for sub-ppm Gas Detection Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective GAS sensor based on screen-printed ZNO nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnology International Conference (TNT2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SENSORS, ENERGY HARVESTING, WIRELESS NETWORK &amp;SMART OBJECTS CONFERENCE 2015 (SENSO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048850v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro and nanotechnology evolution towards vertical Silicon nanowires for ultra-sensitive gas detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Modeling Tentative of Operation of Gas Sensor through Atomic Scale Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Ducéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Workshop on Semiconductor Gas Sensors SGS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Zakopane, Poland</w:t>
+              <w:t xml:space="preserve">Gas sensors based on semiconducting metal oxides: basic understanding &amp; application fields ( GSSMO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tubingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048921v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D silicon nanowires sensors for NO2 detection down to ppb levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieux Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs de gaz à base de nanofils verticaux et ordonnés de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieux Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organometallic approach for the preparation of metal oxide nanostructured gas sensitive layers (ZnO, SnO2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Materials and Applications for Sensors and Transducers (ICMAST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel SnO2 Sensor and its Selectivity Improvement with Catalytic Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.923-926, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banc de test de capteurs de gaz innovants au LAAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ganibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ganibal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nydays 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological improvements of a metal oxide gas multi-sensor based on a micro-hotplate structure and inkjet deposition for an automotive air quality sensor application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop (MME 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs passifs sans fil à transduction électromagnétique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Adsorption-desorption noise as a selective detection tool for metal-oxide gas microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Contaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878282v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption-desorption noise as a selective detection tool for metal-oxide gas microsensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Capteurs passifs sans fil à transduction électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. 2p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190959v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of self-assembled monolayers in supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rabbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rabbia</w:t>
+                <w:t xml:space="preserve">V. Perrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Perrut</w:t>
+                <w:t xml:space="preserve">P. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale sur les technologies émergentes en Micro-nanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response Enhancement of WO3 Gas Sensors by Metallic Nanograins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Othman</w:t>
+                <w:t xml:space="preserve">D Lollman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lollman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+                <w:t xml:space="preserve">W Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Baltimore, MD, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSENS.2013.6688193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Bias Sensing Layer: A New Way to Greatly Improve Metal-Oxide Gas Sensors Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Sensing Technology (ICST 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Wellington, New Zealand. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Sensitivity and Selectivity of Metal Oxide Gas Sensors by Controlling the Sensitive Layer Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Taipei, Taiwan. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Sensing and Identification of Passive Electromagnetic Sensors based on Millimetre-wave FMCW RADAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+                <w:t xml:space="preserve">Franck Chebila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chebila</w:t>
+                <w:t xml:space="preserve">Mohamed Mehdi Jatlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mehdi Jatlaoui</w:t>
+                <w:t xml:space="preserve">Trang Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RFID Technology &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Nice, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Stationary and Temporal Electro-Thermal Simulations of Metal Oxide Gas Sensor based on a High Temperature and Low Power Consumption Micro-Heater Structure using COMSOL TM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International COMSOL Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic transduction for wireless passive sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of Wireless Gas Detection with an FMCW RADAR Interrogation of Passive RF Gas Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chebila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Hawaii, United States. pp.759 - 762, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas sensor for food industry and agriculture based on ZnO nanoparticles and nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginenano - Congress of Nanosciences and Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Passive Autonomous Sensors with Electromagnetic Transduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Microwave and High Frequency Heating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Vapor Sensing on Nanostructured SnO2 Materials: a global strategy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Debouttiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Iberian Nanosensors Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas sensor for food industry and agriculture based on ZnO nanoparticles and nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Cross border meeting of sensors and biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Sant Carles de la Rapita, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin dioxide and noble metal nanostructures for olfactory gas detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Debouttière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Iberian Nanosensors Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Control of Inkjet printing features using ethylene glycol and diethylene glycol in ZnO nanoparticules ink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Yoboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturability of gas sensor with ZnO nanoparticles suspension deposited by ink jet printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yoboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE MOEMS-MEMS-NEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.75900M, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.840417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of gas sensors response to mixture of CO, CO2 and H2O exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ducere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Microwave Gas sensor using Dielectric Resonator With SnO2 Sensitive Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XXIII conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lausannne, France. pp.935-938, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau capteur de gaz hyperfréquence à base d'un résonateur diélectrique en SnO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL BEHAVIOR OF SILICON CAPACITIVE PRESSURE SENSORS USING ELECTROSTATIC PRESSURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Al Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Al Bahri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroMechanics Europe (MME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Dynamic Measurements with Nanoparticular SnO 2 Gas Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tropis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yoboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromechanics Europe (MME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau détecteur de gaz hyperfréquence à modes de galerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO and CO2 detection by SnO2: a DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ducere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORMANCES OF A NEW GENERATION OF METAL OXIDE GAS SENSOR BASED ON NANOSTRUCTURED-SnO 2 AND ON HIGH OPERATING TEMPERATURE MICROHOTPLATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Yoboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Yoboue</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C Tropis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Mechanics Europe (MME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel millimeter-wave gas sensor using dielectric resonator with sensitive layer on TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Christchurch, New Zealand. pp.226 - 228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSENS.2009.5398185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New microwave gas detector using dielectric resonator based on a Whispering-Gallery-Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1097-1100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performances of new microhotplate for gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yoboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Chalabi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Conference on Solid state Transducers (EUROSENSORS XXII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, DRESDEN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Micro-hotplate for different Metal Oxide Gas Sensors with High Operating Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yoboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROMECHANICS EUROPE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Guimaraes, Portugal. pp.191-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of integrated smart nose based on WO3 gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chalabi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurement of CO concentration in gas mixture with a single SNO2 semi-conducting gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tropis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Göteborg, Sweden. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a New Micromachined Metal Oxide Gas Sensor: Application to Hazardous Gas Detection for Automotive Air Quality Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tropis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SENSACT'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised dynamic temperature operating mode specifically dedicated to micromachined SnO2 gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Solid-State Transducers (EUROSENSORS XIX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Mesoporous Filters for Selective Gas Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baumbach</w:t>
+                <w:t xml:space="preserve">Andreas Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Schütze</w:t>
+                <w:t xml:space="preserve">Fei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Cheng</w:t>
+                <w:t xml:space="preserve">Steven Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSENS.2004.1426326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Generation of Micro Machined Silicon Gas Sensors:Nano-structured Pd-and Pt-doped Tin Dioxide Sensitive Layers for the Detection of Hazardous Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baumbach</w:t>
+                <w:t xml:space="preserve">Andreas Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Rome, Italy. pp.636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGN OF A POWER CONTROL UNIT DEDICATED TO GAS SENSORS BASED ON MICROHOTPLATE PLATFORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Parret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Mixed Design of Integrated Circuits and Systems (MIXDES'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Lodz, Poland. pp.198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Humidity on the CO Sensitivity of a New Gas Sensor Based on SnO2 Nanoparticles Surface-Doped with Palladium and Platinum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Parret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Guimaraes, Portugal. pp.873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD OF C2 H4 DETECTION IN HUMID ATMOSPHERES USING A NANOPARTICULAR SnO2 GAS SENSOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Erades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Solid State transducers (Eurosensors XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.1019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Generation of SnO2 gas sensor for agro-industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cornibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Erades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Odours metrology and Electronic Noses (Eurodeur-Airodeur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a BiCMOS integrated tranducer for self-compensated capacitive pressure sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Douziech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECS'99, IEEE International Conference on Electronics, Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a Capacitance-to-Period Converter Dedicated to Capacitive Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, LA HAYE, Netherlands. pp.279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Drift and Chip Size in Capacitive Pressure Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Blasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Blasquez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">X Chauffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Douziech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, La Haye, Netherlands. pp.461-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscilllator synchronisation problem in a BiCMOS analog-digital integrated circuit dedicated to a capacitive pressure sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference MIXDES'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Cracovie, Poland. pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Technological advances for microshielded coplanar circuits on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Saint Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Blasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Saint Etienne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Mechanics Europe (MME1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Gif-sur-Yvette, France. pp.109-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Drifts due to Thermomechanical Deformations in Capacitive Pressure Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Blasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Blasquez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">X Chauffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Favarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Southampton, United Kingdom. pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of a BiCMOS ratiometric circuit to self-compensate for nonlinearities and thermal drifts in capacitive pressure sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Blasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Blasquez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">X Chauffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Solid State Transducers (Eurosensors X)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Leuven, Belgium. pp.359-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive Pressure Sensor Mock-up Without Compensation Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Solid-State Sensors and Actuators Conference (TRANSDUCERS '95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Stockholm, Sweden. pp.628-631, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSOR.1995.717308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15123,637 +14998,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BANC DE TEST DES CAPTEURS DE GAZ AVEC NOUVELLE CAPSULE D’INTERCONNEXION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentations des activités service I2C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOX gas sensors obtained by mixing p-type and n-type metal oxides for air quality sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dijon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ppm CO Gas Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Franco-Spanish Workshop Ibernam-CMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered oxide thin films for gas sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faudoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Franco-spanish Workshop Ibernam-Cmc2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured zinc and tin oxides for gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Advanced Complex Inorganic Nanomaterials (ACIN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Namur, Belgium. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15763,391 +15638,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas microsensor technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Lalauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Sensors and Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley book, 2012, 978-1-84821-403-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie des Microcapteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capteurs Chimiques Biocapteurs et Biopuces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-195, 2012, 978-2-7462-3832-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcapteur de Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boukabache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R 2 070, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs de pression capacitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Estève</w:t>
+                <w:t xml:space="preserve">A. Coustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coustre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Garajedagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intégration des systèmes électroniques dans l'automobile du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès Edition, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16157,349 +16032,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoresistor type gas sensor using pulsed ultraviolet light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gaudon</w:t>
+                <w:t xml:space="preserve">Chang Hyun Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Hyun Shim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 19219508.9-1020. Rapport LAAS n° 20035. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and selectivity of chemoresistor type gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Hyun Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Hyun Shim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Benhamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2016/0061761 A1. Rapport LAAS n° 16736. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoresistor type gas sensor having a multi-storey architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gaudon</w:t>
+                <w:t xml:space="preserve">F. Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Loubet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C.H. Shim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 11305707.9-2204 / EP 2533037(A1). Rapport LAAS n°12883. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16509,100 +16384,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité d'un capteur de pression capacitif miniature sur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paul Sabatier - Toulouse III, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00132443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16612,105 +16487,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du capteur de gaz à oxydes métalliques vers les nez électroniques sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paul Sabatier - Toulouse III, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00697471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId381"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16778,51 +16653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E9DB167"/>
+    <w:nsid w:val="97DFFAB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17009,51 +16884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-menini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7532-9148" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099211327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedecker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lf00054h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12070183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/CHEMOSENSORS13010001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04841392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leblet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sendi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gersberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maupoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247964" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Zahaf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jo&#324;ca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castello-Lux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11090495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela S&#243;wka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arroyo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cerrato-&#193;lvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Honta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Masa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10110478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03408726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tropis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montseny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Talhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03417359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gunasekaran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffian Yjjou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hennequin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Yobou&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Kamagat&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MT018020055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;rory Besnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Younsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061409" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ryzhikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palussiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700693" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verni&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinhauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlei Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201605328" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Talhi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhles Sowwan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.6b00042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020351v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3086-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yobou&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konat&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tety" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2227707" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878112v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chebila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Jatlaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Tentzeris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.433" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ducere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21959" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R00HM35N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouth&#233;ina Ghaddab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KNPJS1P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Goran Pamela Yoboue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1253-k05-18" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.233" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulantika" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PCPVFQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Erades" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B600197A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendahan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.02.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3B4JM10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02149908v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bahri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasquez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045981v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerrero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.04.103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dondon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(00)00340-X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/137AE495043F5DF76CB1D583637D36FFFF34903C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chauffleur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Douziech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Favaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(00)00369-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A0A534219E97E3FF0236EDCFB63DBFFEE024C4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348524v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Etienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00073-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12XMBKGV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebeau B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818334v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castell&#243; Lux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988370v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02192689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inthuga Sinnarasa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019014048" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808186" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Cam Dinh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130986" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01757257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lai-Cheong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046290v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02192941v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046543v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieux Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777098" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046536v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777147" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048003v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048921v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216418v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048928v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.306" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193379v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ganibal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058911v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02190959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Seguin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578940" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rabbia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pons" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Clavier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072195v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Othman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lollman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Belkacem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mliki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688193" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732255v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Veyrac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02061724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wartelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795996v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672682v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690765" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670122v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160570v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Debouttiere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160547v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160577v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160530v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yoboue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083327v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840417" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161161v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672690v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160510v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Al Bahri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pons" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160492v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672687v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161148v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yoboue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tropis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672681v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2009.5398185" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099850v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chalabi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099873v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02087150v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chalabi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02087148v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161083v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099906v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160584v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumbach" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#252;tze" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cheng" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delprat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2004.1426326" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160588v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160594v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160612v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornibert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02089708v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350358v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02170328v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blasquez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chauffleur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350350v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douziech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02170319v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint Etienne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02171806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favarro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172009v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dondon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02060535v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbst" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1995.717308" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706131v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02547907v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193302v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193291v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faudoa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048940v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048941v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072334v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083344v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Est&#232;ve" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garajedagui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02483475v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaudon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyun Shim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02049910v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Benhamouda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172018v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loubet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Shim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132443v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697471v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-menini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7532-9148" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099211327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedecker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lf00054h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/CHEMOSENSORS13010001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04841392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leblet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sendi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gersberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maupoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Zahaf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12070183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jo&#324;ca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castello-Lux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11090495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela S&#243;wka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arroyo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cerrato-&#193;lvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Honta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Masa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10110478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03417359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gunasekaran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffian Yjjou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hennequin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111355" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03408726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tropis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montseny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Talhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Yobou&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Kamagat&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MT018020055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;rory Besnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Younsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ryzhikov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palussiere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700693" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verni&#232;res" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinhauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlei Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201605328" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Talhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600650" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhles Sowwan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.6b00042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020351v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3086-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yobou&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konat&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.302" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045597v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tety" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seguin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2227707" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chebila" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Jatlaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ducere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21959" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R00HM35N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Tentzeris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.433" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662315v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouth&#233;ina Ghaddab" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.046" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KNPJS1P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072230v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Goran Pamela Yoboue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1253-k05-18" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.233" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Martinez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulantika" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PCPVFQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Erades" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B600197A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendahan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.02.035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3B4JM10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02149908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bahri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasquez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045981v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerrero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.04.103" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dondon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(00)00340-X" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/137AE495043F5DF76CB1D583637D36FFFF34903C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chauffleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Douziech" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Favaro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(00)00369-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A0A534219E97E3FF0236EDCFB63DBFFEE024C4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348524v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045991v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Etienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00073-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12XMBKGV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146880v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebeau B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castell&#243; Lux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988399v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02192689v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inthuga Sinnarasa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019014048" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808186" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Cam Dinh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130986" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01757257v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046330v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lai-Cheong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02192941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046543v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieux Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777098" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046536v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777147" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048850v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048921v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051693v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048342v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216418v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048928v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.306" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ganibal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058911v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02190959v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Seguin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578940" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878282v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172203v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rabbia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pons" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Clavier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072195v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Othman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lollman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Belkacem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mliki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688193" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862798v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732255v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Veyrac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796002v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02061724v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wartelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795996v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672682v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690765" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160559v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670122v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160570v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Debouttiere" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160547v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160530v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yoboue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083327v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840417" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672673v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672690v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160510v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Al Bahri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pons" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160492v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672687v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161148v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yoboue" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tropis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672681v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2009.5398185" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672676v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099850v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chalabi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099873v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02087150v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chalabi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02087148v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161083v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099906v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160584v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumbach" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#252;tze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cheng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delprat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2004.1426326" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160588v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160599v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160594v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160612v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornibert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02089708v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350358v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02170328v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blasquez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chauffleur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350350v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douziech" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02170319v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint Etienne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02171806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172009v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dondon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02060535v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbst" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.1995.717308" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706131v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02547907v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02193291v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faudoa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048940v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048941v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072334v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02072319v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083344v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Est&#232;ve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garajedagui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02483475v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaudon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyun Shim" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02049910v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Benhamouda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02172018v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loubet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Shim" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697471v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>