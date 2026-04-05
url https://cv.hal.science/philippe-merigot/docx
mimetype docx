--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -250,247 +250,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03625516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets d’alerte et de promotion des logos nutritionnels sur la face avant des packagings des produits agroalimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La participation du client au sein d’un environnement commercial: exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 83</w:t>
+              <w:t xml:space="preserve">, 2016, 82 (avril-juin), pp.91-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669321v1</w:t>
+                <w:t xml:space="preserve">hal-01332011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation du client au sein d’un environnement commercial: exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
+                <w:t xml:space="preserve">Les effets d’alerte et de promotion des logos nutritionnels sur la face avant des packagings des produits agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Debenedetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mérigot</w:t>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82 (avril-juin), pp.91-107</w:t>
+              <w:t xml:space="preserve">, 2016, 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332011v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation du client au sein d’un environnement commercial : exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -789,51 +789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logos nutritionnels sont-ils légitimes ? Analyse de l'effet de leur format selon l'expertise nutritionnelle des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -992,64 +992,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customers’ participation and initiative in emotionnaly-laden places : The Coin de Verre case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1087,64 +1087,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation et attachement à un lieu commercial: le cas du Coin de Verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1195,51 +1195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Porous Nature of Place: An Economy of Worth Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Arsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity and transfer of place attachment: an ethnographic exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Arsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1372,51 +1372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The continuation of place attachment experience through time and space: « Le Coin de Verre » case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1669,77 +1669,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customers’ participation to a commercial place as a circuit of and between practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumer Culture Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1897,51 +1897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Places: Sensemaking and Sensegiving in Domestic, Communal and Retail Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Arsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2004,51 +2004,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux formats d’étiquetage nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2268,51 +2268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Peyrelongue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853134.2022.2049602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.91.107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Ternant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Parizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02300014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Regany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte De Hebert Peyrelongue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Arsel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Peyrelongue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853134.2022.2049602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.91.107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Ternant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Parizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02300014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Regany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte De Hebert Peyrelongue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Arsel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>