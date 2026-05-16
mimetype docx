--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -250,51 +250,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03625516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation du client au sein d’un environnement commercial: exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t>
+                <w:t xml:space="preserve">La participation du client au sein d’un environnement commercial : exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Debenedetti</w:t>
@@ -303,255 +303,255 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82 (avril-juin), pp.91-107</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 82, pp.91-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.082.91.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332011v1</w:t>
+                <w:t xml:space="preserve">hal-02309474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets d’alerte et de promotion des logos nutritionnels sur la face avant des packagings des produits agroalimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La participation du client au sein d’un environnement commercial: exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 83</w:t>
+              <w:t xml:space="preserve">, 2016, 82 (avril-juin), pp.91-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669321v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation du client au sein d’un environnement commercial : exploration des dispositifs et de l’initiative client dans un lieu attachant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets d’alerte et de promotion des logos nutritionnels sur la face avant des packagings des produits agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82, pp.91-107. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309474v1</w:t>
+                <w:t xml:space="preserve">hal-01669321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -789,51 +789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logos nutritionnels sont-ils légitimes ? Analyse de l'effet de leur format selon l'expertise nutritionnelle des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux formats d’étiquetage nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2268,51 +2268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Peyrelongue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853134.2022.2049602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.91.107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Ternant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Parizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02300014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Regany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte De Hebert Peyrelongue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Arsel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Peyrelongue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853134.2022.2049602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.91.107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Ternant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Parizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02300014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Regany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte De Hebert Peyrelongue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Arsel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>